--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073d9ea399b74256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50186f757d764931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61806a82d124e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c66217441a4772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35250410c94e46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61806a82d124e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754091b23b7b4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c66217441a4772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genussmittel Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,127 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...75 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -283,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>