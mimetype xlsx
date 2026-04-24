--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50186f757d764931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2eed8cbaaf4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c66217441a4772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a43ffb24394a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754091b23b7b4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c66217441a4772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c322f43bb12496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a43ffb24394a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genussmittel Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>