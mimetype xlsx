--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2eed8cbaaf4ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaeeade9aa0340cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a43ffb24394a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd816581a1b4fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c322f43bb12496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a43ffb24394a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5a09e4656b466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd816581a1b4fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genussmittel Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>