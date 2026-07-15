--- v8 (2026-05-14)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaeeade9aa0340cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5ebbd088ac49ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd816581a1b4fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re661bdabefc8495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5a09e4656b466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd816581a1b4fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1c838147d94949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re661bdabefc8495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genussmittel Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>