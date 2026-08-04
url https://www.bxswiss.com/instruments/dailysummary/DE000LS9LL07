--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5ebbd088ac49ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad6de1b4fd84f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re661bdabefc8495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1204ba54bce4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1c838147d94949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re661bdabefc8495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14773c8895e4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1204ba54bce4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genussmittel Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>123,422</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,931</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>