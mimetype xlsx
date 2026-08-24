--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad6de1b4fd84f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1c065cb82f45e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1204ba54bce4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a10dc000c0e47ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14773c8895e4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1204ba54bce4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb793231e2eff4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a10dc000c0e47ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genussmittel Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>