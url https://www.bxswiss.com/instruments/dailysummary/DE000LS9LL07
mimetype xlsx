--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1c065cb82f45e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d79f9b990b3444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a10dc000c0e47ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac54f93619964cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb793231e2eff4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a10dc000c0e47ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4725b17b527c45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac54f93619964cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genussmittel Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>125,231</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,917</x:t>
-[...107 lines deleted...]
-          <x:t>126,441</x:t>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>125,286</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>