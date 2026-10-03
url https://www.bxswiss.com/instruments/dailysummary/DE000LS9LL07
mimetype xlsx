--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d79f9b990b3444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cdb3d9299f4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac54f93619964cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3117fc8db2654f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4725b17b527c45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac54f93619964cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e770edfc3d94c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3117fc8db2654f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genussmittel Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>125,286</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,756</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>