--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cdb3d9299f4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3244fe1b265c4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3117fc8db2654f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935c19cfaaf944cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e770edfc3d94c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3117fc8db2654f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98919b9e684435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935c19cfaaf944cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genussmittel Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>