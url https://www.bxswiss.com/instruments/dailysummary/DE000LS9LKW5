--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab2c07ec7b24fd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb343f5197e1e4060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd00be0f2ba430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353b04409f184c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36103042fd24da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd00be0f2ba430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7656d0c53384b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353b04409f184c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>115,079</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>