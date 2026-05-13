--- v5 (2026-04-03)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb343f5197e1e4060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c6844237d94f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353b04409f184c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4359a8341c934f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7656d0c53384b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353b04409f184c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ea5f4fe1c54c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4359a8341c934f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>103,171</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>