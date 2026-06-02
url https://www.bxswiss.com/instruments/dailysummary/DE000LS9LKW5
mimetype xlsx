--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c6844237d94f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ac3bd7427e438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4359a8341c934f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd1aff81d0446ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ea5f4fe1c54c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4359a8341c934f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1bd6dd96e3432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd1aff81d0446ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>