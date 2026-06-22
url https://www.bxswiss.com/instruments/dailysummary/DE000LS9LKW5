--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ac3bd7427e438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bbb156c88240f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd1aff81d0446ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e965d2b749424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1bd6dd96e3432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd1aff81d0446ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8b90f2c3404432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e965d2b749424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>113,468</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,249</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>118,867</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>