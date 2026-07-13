--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bbb156c88240f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38c708ad0764e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e965d2b749424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e4c4520ecb414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8b90f2c3404432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e965d2b749424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9800c8ca2d2a48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e4c4520ecb414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>