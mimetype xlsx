--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38c708ad0764e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f3aa114f034d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e4c4520ecb414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72cf38cb371c4ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9800c8ca2d2a48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e4c4520ecb414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5daeef561bbc440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72cf38cb371c4ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>