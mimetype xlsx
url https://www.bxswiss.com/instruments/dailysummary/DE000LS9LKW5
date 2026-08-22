--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f3aa114f034d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec01a8e724847fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72cf38cb371c4ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616a51bdce724d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5daeef561bbc440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72cf38cb371c4ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2346f2f5b3049e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616a51bdce724d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>