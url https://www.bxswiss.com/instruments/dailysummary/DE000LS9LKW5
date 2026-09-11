--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec01a8e724847fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f94fdf84ea64caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616a51bdce724d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3059ac9851ed4fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2346f2f5b3049e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616a51bdce724d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcc0e77c3d34c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3059ac9851ed4fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>