--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f94fdf84ea64caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d1c50f00dc4e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3059ac9851ed4fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9bcb0579bb84bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcc0e77c3d34c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3059ac9851ed4fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86987df0fc5c4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9bcb0579bb84bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...419 lines deleted...]
-          <x:t>126,672</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,612</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>124,561</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>