--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d1c50f00dc4e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bb3f42562248be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9bcb0579bb84bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f5714091d9444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86987df0fc5c4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9bcb0579bb84bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611c6c3a88ab4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f5714091d9444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industry 4.0 Top Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...382 lines deleted...]
-          <x:t>127,821</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,109</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>128,543</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>