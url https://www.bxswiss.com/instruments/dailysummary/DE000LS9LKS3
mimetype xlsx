--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc1d988613b4625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1335b4d085534e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be08a2b41624402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2e5e4236e24114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c96a5f0c574fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be08a2b41624402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ee17fe8c024250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2e5e4236e24114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>100,396</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,364</x:t>
-[...323 lines deleted...]
-          <x:t>101,188</x:t>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>