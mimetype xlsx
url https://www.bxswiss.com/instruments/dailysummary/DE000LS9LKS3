--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1335b4d085534e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92292f5f979547e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2e5e4236e24114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2932da095849c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ee17fe8c024250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2e5e4236e24114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57be3ffe86df488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2932da095849c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>