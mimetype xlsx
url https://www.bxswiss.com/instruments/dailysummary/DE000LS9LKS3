--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d3517038364580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcf7cc84f0b4327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c39fa48bb34465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbef36caad0c4c8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199019ac904e4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c39fa48bb34465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4abc6b2b5f4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbef36caad0c4c8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,173</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>97,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>