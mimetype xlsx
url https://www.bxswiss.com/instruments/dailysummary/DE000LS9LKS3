--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcf7cc84f0b4327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53edc02a5d814703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbef36caad0c4c8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc52b6d905abb4e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4abc6b2b5f4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbef36caad0c4c8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b32828b1d094867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc52b6d905abb4e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>