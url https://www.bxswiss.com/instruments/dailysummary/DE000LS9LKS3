--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53edc02a5d814703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17929614ad34f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc52b6d905abb4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0de61f49af44d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b32828b1d094867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc52b6d905abb4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a69ee0282ef4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0de61f49af44d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>98,801</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,859</x:t>
-[...139 lines deleted...]
-          <x:t>98,296</x:t>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>98,713</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>