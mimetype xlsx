--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17929614ad34f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d5f64089284075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0de61f49af44d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba26e234422d4f59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a69ee0282ef4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0de61f49af44d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ef81a8b2d74157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba26e234422d4f59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>98,296</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,203</x:t>
-[...16 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,251</x:t>
-[...31 lines deleted...]
-          <x:t>98,138</x:t>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>98,042</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>