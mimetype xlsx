--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d5f64089284075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45971f33958447b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba26e234422d4f59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3530bb6ea8c34ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ef81a8b2d74157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba26e234422d4f59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ddbb79fed724810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3530bb6ea8c34ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>98,138</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>