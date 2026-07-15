--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45971f33958447b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra789df51d554470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3530bb6ea8c34ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7986dddb101544a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ddbb79fed724810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3530bb6ea8c34ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fdb808b53f458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7986dddb101544a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,906</x:t>
-[...48 lines deleted...]
-          <x:t>98,724</x:t>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,641</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>98,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,559</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,841</x:t>
-[...171 lines deleted...]
-          <x:t>98,756</x:t>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>