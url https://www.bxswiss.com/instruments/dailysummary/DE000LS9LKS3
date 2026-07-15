--- v10 (2026-07-15)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra789df51d554470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535f02d4276446d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7986dddb101544a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63db59eec6604fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fdb808b53f458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7986dddb101544a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7034edc09a461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63db59eec6604fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -740,28 +740,55 @@
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,942</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>