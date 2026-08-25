--- v11 (2026-07-15)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535f02d4276446d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ee781a174f4aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63db59eec6604fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0216b58845446ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7034edc09a461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63db59eec6604fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb605193603aa402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0216b58845446ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,765</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>