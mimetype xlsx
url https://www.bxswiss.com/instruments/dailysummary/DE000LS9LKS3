--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ee781a174f4aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc1d988613b4625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0216b58845446ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be08a2b41624402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb605193603aa402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0216b58845446ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c96a5f0c574fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be08a2b41624402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technofundamentalist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>99,917</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,808</x:t>
-[...26 lines deleted...]
-          <x:t>100,011</x:t>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,146</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>100,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>