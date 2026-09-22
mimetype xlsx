--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad795a4da414fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbf0f958ba94b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eb5b90c704412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0b5a08e7aa447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfffb468fa734e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eb5b90c704412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c10ec1931c46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0b5a08e7aa447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>