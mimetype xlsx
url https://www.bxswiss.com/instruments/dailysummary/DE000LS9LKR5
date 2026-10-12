--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbf0f958ba94b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1896cc00553f4c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb0b5a08e7aa447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2611e6310f4beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c10ec1931c46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb0b5a08e7aa447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b46a5e18de4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2611e6310f4beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>