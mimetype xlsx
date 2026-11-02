--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1896cc00553f4c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc9e86a186b4e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2611e6310f4beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd686189efaf549ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b46a5e18de4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2611e6310f4beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9227f1b9b8414428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd686189efaf549ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>