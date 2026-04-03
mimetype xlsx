--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239d095c24304162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25ebd2852b94aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd7eac5ba144c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9091b249cc949a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5c70fe377c4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd7eac5ba144c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfc097eb51b4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9091b249cc949a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>193,826</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>