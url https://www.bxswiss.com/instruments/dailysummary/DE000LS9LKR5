--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25ebd2852b94aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512222760f22421b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9091b249cc949a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5bf5c7c825649f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfc097eb51b4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9091b249cc949a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff7de12a9b54a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5bf5c7c825649f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>