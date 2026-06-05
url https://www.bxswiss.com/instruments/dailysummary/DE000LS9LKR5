--- v7 (2026-04-25)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512222760f22421b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae1a48d81034a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5bf5c7c825649f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbf0d2c905a4661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff7de12a9b54a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5bf5c7c825649f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfecdfe167324659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbf0d2c905a4661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>205,174</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>