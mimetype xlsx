--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae1a48d81034a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c6499fb16a4985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbf0d2c905a4661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a10983536844ab7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfecdfe167324659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbf0d2c905a4661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d094661bed4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a10983536844ab7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>