--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c6499fb16a4985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f5ac0fd8b843fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a10983536844ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24ef5ca5916467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d094661bed4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a10983536844ab7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49bd983d2a5c4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24ef5ca5916467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>