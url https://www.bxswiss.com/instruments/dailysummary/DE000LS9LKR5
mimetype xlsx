--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f5ac0fd8b843fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea846df45b40427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24ef5ca5916467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837aee98ea064e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49bd983d2a5c4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24ef5ca5916467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d9d6ec12744418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837aee98ea064e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>