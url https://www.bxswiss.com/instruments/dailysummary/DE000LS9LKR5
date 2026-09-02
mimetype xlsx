--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea846df45b40427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad795a4da414fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837aee98ea064e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53eb5b90c704412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d9d6ec12744418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837aee98ea064e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfffb468fa734e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53eb5b90c704412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>