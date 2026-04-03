--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8815ddc102954ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfdd18318d94985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7939d710f14c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443472225eaf41e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317a53569fd349eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7939d710f14c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bda4912be04e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443472225eaf41e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5Dogs of AT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>