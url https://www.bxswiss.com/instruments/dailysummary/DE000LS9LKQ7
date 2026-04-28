--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfdd18318d94985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490caa3dbc174a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443472225eaf41e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664422ef524f42a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bda4912be04e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443472225eaf41e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05b3d3e8eeb460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664422ef524f42a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5Dogs of AT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>