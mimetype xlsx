--- v7 (2026-04-28)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490caa3dbc174a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f958d9fd9fe4abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664422ef524f42a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4c2052c88f48f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05b3d3e8eeb460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664422ef524f42a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd11e1748f5034e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4c2052c88f48f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5Dogs of AT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>240,978</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>