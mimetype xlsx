--- v8 (2026-06-10)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f958d9fd9fe4abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91430623b3c496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4c2052c88f48f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98662d7e47947f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd11e1748f5034e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4c2052c88f48f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53df6ff1ff0341db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98662d7e47947f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5Dogs of AT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>238,335</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>