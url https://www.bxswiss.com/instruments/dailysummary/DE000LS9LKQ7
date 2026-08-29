--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91430623b3c496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfeed912effe49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98662d7e47947f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbad5c5423b42f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53df6ff1ff0341db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98662d7e47947f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7f6f1279cbc4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbad5c5423b42f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5Dogs of AT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...576 lines deleted...]
-          <x:t>246,357</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,658</x:t>
+          <x:t>244,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>