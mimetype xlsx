--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfeed912effe49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747b2af4cef043ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbad5c5423b42f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705e029816b2482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7f6f1279cbc4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbad5c5423b42f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0398aa8f4b54753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705e029816b2482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5Dogs of AT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>244,841</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,966</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,892</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>