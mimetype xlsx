--- v11 (2026-09-18)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747b2af4cef043ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f6fb83f3da4ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705e029816b2482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fc95cf2e3944f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0398aa8f4b54753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705e029816b2482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec92874a860046be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fc95cf2e3944f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5Dogs of AT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>