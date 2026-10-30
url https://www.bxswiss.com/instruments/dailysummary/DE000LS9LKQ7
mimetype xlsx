--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f6fb83f3da4ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2408293fb24d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fc95cf2e3944f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ff1c1e82e24acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec92874a860046be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fc95cf2e3944f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c7a81c59c24943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ff1c1e82e24acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5Dogs of AT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>