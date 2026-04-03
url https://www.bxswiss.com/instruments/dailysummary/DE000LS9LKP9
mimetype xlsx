--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd75236a5e29640fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd51c767f31aa4427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c75cce0ab240d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52970e4e70f4611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80c4e3c50b24ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c75cce0ab240d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff16a74d2bbf4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52970e4e70f4611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Watchlist pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>