--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd51c767f31aa4427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abc89fd95824089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52970e4e70f4611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615142721676466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff16a74d2bbf4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52970e4e70f4611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180fedfaccda4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615142721676466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Watchlist pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>