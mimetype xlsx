--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abc89fd95824089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae0e3e6a25947c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615142721676466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdc1cf5ef464129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180fedfaccda4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615142721676466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c34583ef65740d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdc1cf5ef464129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Watchlist pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>