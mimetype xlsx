--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae0e3e6a25947c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e18b91d14e47c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdc1cf5ef464129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6562b18d5e64b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c34583ef65740d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdc1cf5ef464129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3904a93b39a46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6562b18d5e64b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Watchlist pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>