--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e18b91d14e47c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69555c644a62409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6562b18d5e64b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2829f9963144cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3904a93b39a46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6562b18d5e64b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a812d93965473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2829f9963144cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Watchlist pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>