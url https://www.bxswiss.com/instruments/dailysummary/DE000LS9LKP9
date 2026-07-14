--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69555c644a62409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0dbf63c2cbe4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2829f9963144cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ee354fa6704fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a812d93965473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2829f9963144cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9bca8de1d74ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ee354fa6704fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Watchlist pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>