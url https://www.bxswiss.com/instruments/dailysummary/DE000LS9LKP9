--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0dbf63c2cbe4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc43fc1a62704cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ee354fa6704fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100987a8fe594602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9bca8de1d74ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ee354fa6704fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd349fb1e9f0e406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100987a8fe594602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Watchlist pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>