--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc43fc1a62704cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe34db3c79964e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100987a8fe594602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945b36111e794c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd349fb1e9f0e406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100987a8fe594602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdd263b63b84921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945b36111e794c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Watchlist pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>