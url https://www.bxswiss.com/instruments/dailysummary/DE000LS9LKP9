--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe34db3c79964e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8366b9c77541d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945b36111e794c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1938971ba404ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdd263b63b84921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945b36111e794c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cf7c96150b46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1938971ba404ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Watchlist pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>