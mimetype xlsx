--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e54880d4b4d41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bf25d1df734f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4655e2be3d443a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e271f949014f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4b2655d50b4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4655e2be3d443a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ab0da985f7419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e271f949014f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft  4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>