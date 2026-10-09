--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bf25d1df734f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3675465aea0a418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e271f949014f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138511de83e0483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ab0da985f7419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e271f949014f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f78a4be31774061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138511de83e0483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft  4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>