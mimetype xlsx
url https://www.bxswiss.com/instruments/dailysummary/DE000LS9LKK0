--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3675465aea0a418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2862216b984526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138511de83e0483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e362ded5594978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f78a4be31774061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138511de83e0483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69b8402e1d04d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e362ded5594978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft  4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>