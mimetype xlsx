--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f080d8097747a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cec66bd74e9404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df12d1ae58244c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bef22f1b7f4b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9238cd246cfa4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df12d1ae58244c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f8a74c1e794b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bef22f1b7f4b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft  4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>