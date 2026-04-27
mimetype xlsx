--- v5 (2026-04-03)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cec66bd74e9404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734e9c84b27d417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bef22f1b7f4b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52323567d785439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f8a74c1e794b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bef22f1b7f4b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5135b016617d4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52323567d785439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft  4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>