--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734e9c84b27d417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red340b7fd44c45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52323567d785439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118889dc8ad94aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5135b016617d4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52323567d785439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59627fa7df4f471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118889dc8ad94aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft  4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>351,346</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>