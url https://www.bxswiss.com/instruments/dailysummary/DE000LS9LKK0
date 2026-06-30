--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red340b7fd44c45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62389b9e2154ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118889dc8ad94aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3838d860b1dd426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59627fa7df4f471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118889dc8ad94aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb6faf5765a4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3838d860b1dd426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft  4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>