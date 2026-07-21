--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62389b9e2154ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66854e3f54a342a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3838d860b1dd426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1423a39f707d478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb6faf5765a4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3838d860b1dd426b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5882a1330e04146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1423a39f707d478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft  4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>