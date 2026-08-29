--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66854e3f54a342a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e54880d4b4d41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1423a39f707d478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4655e2be3d443a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5882a1330e04146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1423a39f707d478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4b2655d50b4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4655e2be3d443a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft  4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>357,847</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>