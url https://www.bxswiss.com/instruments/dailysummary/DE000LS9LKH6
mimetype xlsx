--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd100229275f24014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec4192ac45f4afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09027c4c1e7b4a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf311dbbba2ee4cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c6a5c8535b142fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09027c4c1e7b4a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10a2e894e6f4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf311dbbba2ee4cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Finance Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>