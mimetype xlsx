--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec4192ac45f4afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd1d73ae2f24440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf311dbbba2ee4cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29959a450fd4d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10a2e894e6f4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf311dbbba2ee4cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e0c8a2a76e4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29959a450fd4d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Finance Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>