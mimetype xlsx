--- v7 (2026-04-27)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd1d73ae2f24440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716be745172b4983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29959a450fd4d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b3f05b0bd045d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e0c8a2a76e4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29959a450fd4d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea541ac6557438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b3f05b0bd045d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Finance Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>175,861</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>