--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716be745172b4983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ca1a5fed7b4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b3f05b0bd045d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa740f94e644e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea541ac6557438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b3f05b0bd045d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0eb0984160d4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa740f94e644e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Finance Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...141 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,770</x:t>
-[...340 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>193,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,254</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>192,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>