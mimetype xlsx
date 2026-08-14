--- v9 (2026-07-05)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ca1a5fed7b4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26c2248233b4b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa740f94e644e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6df1ef2b8745d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0eb0984160d4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa740f94e644e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e018d7d1e54924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6df1ef2b8745d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Finance Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>213,617</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>