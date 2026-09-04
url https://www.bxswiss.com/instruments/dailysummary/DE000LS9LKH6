--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26c2248233b4b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b419ea3e38248c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6df1ef2b8745d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b96d1fa476458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e018d7d1e54924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6df1ef2b8745d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3226bb117972439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b96d1fa476458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Finance Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>