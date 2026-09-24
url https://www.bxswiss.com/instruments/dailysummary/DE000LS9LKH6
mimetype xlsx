--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b419ea3e38248c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc143c26bc23549b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b96d1fa476458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682c6c9efaf844f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3226bb117972439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b96d1fa476458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39adf93a8e1d46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682c6c9efaf844f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Finance Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>