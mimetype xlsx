--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc143c26bc23549b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9e1f18c2ba47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682c6c9efaf844f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6919fe070ca34464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39adf93a8e1d46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682c6c9efaf844f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a50d58e741741dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6919fe070ca34464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Finance Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>