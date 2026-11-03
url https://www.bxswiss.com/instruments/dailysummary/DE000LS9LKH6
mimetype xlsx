--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9e1f18c2ba47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb5b94180d94251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6919fe070ca34464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0548f6652124c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a50d58e741741dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6919fe070ca34464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a84a5c52a94b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0548f6652124c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>European Finance Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>