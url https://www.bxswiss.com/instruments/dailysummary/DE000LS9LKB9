--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0340ba2c6ec04987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcab62b7b2e749fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re846dd57ebc040ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea973a4eb744c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe349c70e6c4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re846dd57ebc040ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f2e93627d34e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea973a4eb744c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>