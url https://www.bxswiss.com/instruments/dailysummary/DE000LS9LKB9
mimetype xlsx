--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcab62b7b2e749fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cdac490e674e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea973a4eb744c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90894af03f6a4075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f2e93627d34e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea973a4eb744c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd81b525cc44971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90894af03f6a4075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>