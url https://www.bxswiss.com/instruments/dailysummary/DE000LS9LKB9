--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d336dac19e4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017def39e9e34a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff78448e78d40a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452e795af5874b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d78c5285894a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff78448e78d40a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4b8e4545e84979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452e795af5874b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>