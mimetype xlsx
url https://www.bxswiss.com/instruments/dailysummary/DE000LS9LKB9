--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017def39e9e34a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e7bee5c26eb4eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452e795af5874b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0091bac9ff4c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4b8e4545e84979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452e795af5874b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9a6a300b5646ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0091bac9ff4c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>