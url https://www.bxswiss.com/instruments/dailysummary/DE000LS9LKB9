--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e7bee5c26eb4eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d98a13421a4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0091bac9ff4c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f84646ec394de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9a6a300b5646ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0091bac9ff4c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b2548d355e4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f84646ec394de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>173,135</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>174,198</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>