--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d98a13421a4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe94cad1788f44a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f84646ec394de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253141e02e574e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b2548d355e4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f84646ec394de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35b114820204a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253141e02e574e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,418</x:t>
-[...124 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>171,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,583</x:t>
-[...225 lines deleted...]
-          <x:t>173,314</x:t>
+          <x:t>174,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>