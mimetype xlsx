--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe94cad1788f44a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173b73d095f64cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253141e02e574e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b53f157b9448fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35b114820204a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253141e02e574e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345e43598e4c4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b53f157b9448fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>172,532</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,314</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>173,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>