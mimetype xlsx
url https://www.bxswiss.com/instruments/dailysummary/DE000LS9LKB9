--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173b73d095f64cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re292a28e351145d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b53f157b9448fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687e4b01edd14db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345e43598e4c4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b53f157b9448fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c99c50973f44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687e4b01edd14db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>