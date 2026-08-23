--- v9 (2026-07-13)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re292a28e351145d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb29ab438e8c4c68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687e4b01edd14db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793e8f6daa1c4303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c99c50973f44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687e4b01edd14db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f600e0754ec4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793e8f6daa1c4303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>183,016</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>