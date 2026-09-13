--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb29ab438e8c4c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0340ba2c6ec04987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793e8f6daa1c4303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re846dd57ebc040ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f600e0754ec4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793e8f6daa1c4303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe349c70e6c4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re846dd57ebc040ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie-DividendenDF2</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,975</x:t>
-[...225 lines deleted...]
-          <x:t>183,587</x:t>
+          <x:t>185,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>