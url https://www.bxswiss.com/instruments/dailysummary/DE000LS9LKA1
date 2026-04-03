--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d9b826b5574d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f4d3e7fd1e4328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8276a1055c884060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dde7f301354e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2c778d6c8c48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8276a1055c884060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b264f8b46046a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dde7f301354e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>