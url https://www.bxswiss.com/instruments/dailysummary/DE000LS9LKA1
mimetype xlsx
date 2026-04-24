--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f4d3e7fd1e4328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re295a16429d0417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dde7f301354e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38a3bab72ad4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b264f8b46046a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dde7f301354e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60e9b96076b49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38a3bab72ad4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>