--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re295a16429d0417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9890538f134a4e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38a3bab72ad4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbeabcf4e76461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60e9b96076b49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38a3bab72ad4166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342dc1c1955f4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbeabcf4e76461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>