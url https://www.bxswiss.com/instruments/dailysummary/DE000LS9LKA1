--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9890538f134a4e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808b6bf982c40c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbeabcf4e76461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbe899207b144b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342dc1c1955f4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbeabcf4e76461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631f004ebdc34fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbe899207b144b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>