--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808b6bf982c40c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd1436fccaf4d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbe899207b144b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffb41b9576f4bc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631f004ebdc34fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbe899207b144b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf587e626e6d149c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffb41b9576f4bc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,586</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,857</x:t>
-[...512 lines deleted...]
-          <x:t>100,831</x:t>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>