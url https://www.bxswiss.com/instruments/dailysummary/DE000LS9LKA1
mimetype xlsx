--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd1436fccaf4d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99021d2aa7f7487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffb41b9576f4bc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4aaab6b56446c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf587e626e6d149c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffb41b9576f4bc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f5be6dfc72c44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4aaab6b56446c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>