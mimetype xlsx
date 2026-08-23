--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99021d2aa7f7487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5343ab8bac274b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4aaab6b56446c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf221ed436f2942c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f5be6dfc72c44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4aaab6b56446c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be8f6b9daec42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf221ed436f2942c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,113</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>110,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,834</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>