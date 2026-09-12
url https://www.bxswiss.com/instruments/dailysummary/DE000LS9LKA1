--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5343ab8bac274b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcddf6cdf0c34ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf221ed436f2942c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94e499fcb7b462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be8f6b9daec42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf221ed436f2942c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d08c865af5d41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94e499fcb7b462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,917</x:t>
-[...225 lines deleted...]
-          <x:t>109,362</x:t>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>