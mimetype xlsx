--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcddf6cdf0c34ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fea11a4b094225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94e499fcb7b462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d99c061da90491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d08c865af5d41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94e499fcb7b462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8e1d020b524827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d99c061da90491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>109,306</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,792</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,603</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>