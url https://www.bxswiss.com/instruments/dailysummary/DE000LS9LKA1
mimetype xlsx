--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fea11a4b094225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7d8b89c34146a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d99c061da90491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3953fe499f09497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8e1d020b524827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d99c061da90491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb85b59290e432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3953fe499f09497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Defensiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>