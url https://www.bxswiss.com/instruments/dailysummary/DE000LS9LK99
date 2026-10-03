--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfbb7c88a5f4c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaac1b0e0cfc47a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f34aaccdd94f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51555423be964b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2953645e1c4048ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f34aaccdd94f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0eb7a3b7c514eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51555423be964b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,229</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>175,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,730</x:t>
-[...58 lines deleted...]
-          <x:t>175,388</x:t>
+          <x:t>176,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>