--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaac1b0e0cfc47a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c03ccedb6d4188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51555423be964b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c838b5918d4776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0eb7a3b7c514eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51555423be964b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ee8ce92f2a4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c838b5918d4776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>175,127</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,730</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>176,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,037</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>