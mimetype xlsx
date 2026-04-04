--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139adccb459b4a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb66fb6a8634329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dcd00a4561544ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7f7105b34d42a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c74c1af3b6c4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dcd00a4561544ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a39237d0ef41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7f7105b34d42a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>