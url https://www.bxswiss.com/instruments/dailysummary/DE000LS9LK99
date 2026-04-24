--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb66fb6a8634329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7324b655da834bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7f7105b34d42a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re608523286a0433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a39237d0ef41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7f7105b34d42a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac58fd1394014039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re608523286a0433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>