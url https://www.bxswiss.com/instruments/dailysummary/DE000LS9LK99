--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7324b655da834bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae4b4b947a84d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re608523286a0433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017bd31342ea4589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac58fd1394014039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re608523286a0433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c7880637df4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017bd31342ea4589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>