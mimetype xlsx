--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae4b4b947a84d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715674b5430749d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017bd31342ea4589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bdc7a3ad37c4015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c7880637df4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017bd31342ea4589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c9d818a3f94876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bdc7a3ad37c4015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>