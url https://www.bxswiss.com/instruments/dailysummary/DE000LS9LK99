--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715674b5430749d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cd880376de4f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bdc7a3ad37c4015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1111280e10415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c9d818a3f94876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bdc7a3ad37c4015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2762b6315a4c4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1111280e10415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>169,960</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>