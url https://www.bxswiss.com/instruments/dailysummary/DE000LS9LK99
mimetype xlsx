--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cd880376de4f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd060c83bb04c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1111280e10415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae2464ad4624deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2762b6315a4c4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1111280e10415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3b36d5ceef4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae2464ad4624deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>