--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd060c83bb04c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re371e0ff2112468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae2464ad4624deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8075043e17344461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3b36d5ceef4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae2464ad4624deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d8a0dc456a4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8075043e17344461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>170,246</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>170,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>170,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>