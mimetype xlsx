--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re371e0ff2112468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfbb7c88a5f4c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8075043e17344461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f34aaccdd94f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d8a0dc456a4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8075043e17344461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2953645e1c4048ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f34aaccdd94f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tausendschön</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>