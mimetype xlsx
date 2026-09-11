--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481a33b7e7ed4b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e861294e69d4be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43f159a771a41d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685de0bf4b7f4c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f7b9f88fa040a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43f159a771a41d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca791f3ddf3347cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685de0bf4b7f4c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>