--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e861294e69d4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1d3d672a8748fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685de0bf4b7f4c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02df409d8b64012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca791f3ddf3347cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685de0bf4b7f4c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c658e1d03574eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02df409d8b64012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>