--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1d3d672a8748fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d8e44a06b1464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02df409d8b64012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe97eb9baedd4f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c658e1d03574eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02df409d8b64012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1252abd22f42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe97eb9baedd4f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>