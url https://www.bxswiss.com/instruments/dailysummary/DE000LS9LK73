--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0d28c266254d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac5b8a86cc94599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa82895f41404ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99858103f1d429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb288f1c5139c4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa82895f41404ab7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f49c1fe1a9d4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99858103f1d429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>