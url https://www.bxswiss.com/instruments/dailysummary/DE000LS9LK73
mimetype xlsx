--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac5b8a86cc94599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a57fd6f5972479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99858103f1d429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04fdf8266efb45d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f49c1fe1a9d4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99858103f1d429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb0050d2da24e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04fdf8266efb45d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>