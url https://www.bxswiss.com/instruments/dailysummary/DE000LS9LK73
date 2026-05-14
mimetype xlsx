--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a57fd6f5972479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a02276c7ec4eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04fdf8266efb45d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d000a6179684be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb0050d2da24e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04fdf8266efb45d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb658ecdb3cf141fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d000a6179684be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>