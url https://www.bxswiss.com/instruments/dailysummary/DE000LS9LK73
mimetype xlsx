--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a02276c7ec4eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fed3f8de9e45a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d000a6179684be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff241bf2a6dd4f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb658ecdb3cf141fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d000a6179684be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9ad533134547d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff241bf2a6dd4f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>