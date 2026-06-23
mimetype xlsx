--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fed3f8de9e45a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059a5e2aecd44c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff241bf2a6dd4f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21d425cba674013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9ad533134547d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff241bf2a6dd4f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585edf054bdd4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21d425cba674013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>