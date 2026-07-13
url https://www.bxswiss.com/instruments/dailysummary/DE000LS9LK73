--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059a5e2aecd44c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e931d432a0c42a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21d425cba674013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04162c71888245fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585edf054bdd4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21d425cba674013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c16783e1484149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04162c71888245fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>