--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e931d432a0c42a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc498ced8a57428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04162c71888245fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ae2c67be374d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c16783e1484149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04162c71888245fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba3ccfc77718435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ae2c67be374d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>