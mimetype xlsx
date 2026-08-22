--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc498ced8a57428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481a33b7e7ed4b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ae2c67be374d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43f159a771a41d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba3ccfc77718435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ae2c67be374d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f7b9f88fa040a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43f159a771a41d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>QP Zaibatsu - Global Ownership</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>