--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a49efe3efe7410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd8b1eeb280470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a58d9c588b4175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb3d638ce1f4b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188497ce45ef4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a58d9c588b4175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12647954169e4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb3d638ce1f4b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>