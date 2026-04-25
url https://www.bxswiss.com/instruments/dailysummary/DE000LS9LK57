--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd8b1eeb280470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5428d3acff74ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb3d638ce1f4b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb205fc1329444bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12647954169e4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb3d638ce1f4b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7418e04c6cd24b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb205fc1329444bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>81,115</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...343 lines deleted...]
-          <x:t>81,239</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>