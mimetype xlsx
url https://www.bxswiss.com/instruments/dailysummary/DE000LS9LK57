--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5428d3acff74ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7d3ab92dc24a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb205fc1329444bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549e1486370a416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7418e04c6cd24b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb205fc1329444bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fafa0c0ddd94c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549e1486370a416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>