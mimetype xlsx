--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7d3ab92dc24a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4d65f9eea7483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549e1486370a416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b5979f64d743ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fafa0c0ddd94c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549e1486370a416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18163a18f804748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b5979f64d743ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>82,902</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,332</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>82,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,429</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>