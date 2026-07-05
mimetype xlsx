--- v10 (2026-06-05)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4d65f9eea7483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6547101b9e3344d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b5979f64d743ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31607985d214d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18163a18f804748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b5979f64d743ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb801383558cf4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31607985d214d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>82,457</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,429</x:t>
-[...161 lines deleted...]
-          <x:t>82,515</x:t>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,536</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>82,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>