--- v11 (2026-07-05)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6547101b9e3344d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eda73bfc3534c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31607985d214d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea721bf1786441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb801383558cf4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31607985d214d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e6d896cf6a4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea721bf1786441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>81,413</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>82,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>82,404</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>