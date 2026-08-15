--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eda73bfc3534c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bff8ab58e142e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea721bf1786441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab41091f157849d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e6d896cf6a4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea721bf1786441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51728637783f45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab41091f157849d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>82,360</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>