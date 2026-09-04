--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bff8ab58e142e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e5dc179bdb4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab41091f157849d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2b708a37f54e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51728637783f45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab41091f157849d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde24a57c498c4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2b708a37f54e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>85,436</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,631</x:t>
-[...301 lines deleted...]
-          <x:t>84,588</x:t>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>