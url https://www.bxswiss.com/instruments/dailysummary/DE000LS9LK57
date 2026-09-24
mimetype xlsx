--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e5dc179bdb4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d941f83fc874460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2b708a37f54e65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5319d0b321814195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde24a57c498c4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2b708a37f54e65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f193768b14a4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5319d0b321814195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>84,333</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>83,980</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,641</x:t>
-[...274 lines deleted...]
-          <x:t>86,169</x:t>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>