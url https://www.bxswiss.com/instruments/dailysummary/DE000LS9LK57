--- v15 (2026-09-24)
+++ v16 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d941f83fc874460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c91ef3e60e44e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5319d0b321814195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf752aba9b2144dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f193768b14a4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5319d0b321814195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re153f8e52f074158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf752aba9b2144dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>84,261</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,614</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...533 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,015</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>