--- v16 (2026-10-15)
+++ v17 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c91ef3e60e44e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a5956f86a94150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf752aba9b2144dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0ed7f2c11e43ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re153f8e52f074158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf752aba9b2144dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cade84c701b4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0ed7f2c11e43ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>