--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42494a9910d42ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc026c1f023a444ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d293fb52af14e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a977fdc4f8e4c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3039baa4feb4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d293fb52af14e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7082a4e858848bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a977fdc4f8e4c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>87,841</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,234</x:t>
-[...33 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,134</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>