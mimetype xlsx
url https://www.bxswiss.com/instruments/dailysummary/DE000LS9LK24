--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc026c1f023a444ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ec2f1a1f7f4a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a977fdc4f8e4c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd50eb21ffa4f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7082a4e858848bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a977fdc4f8e4c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d32e171cdf6463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd50eb21ffa4f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>