--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ec2f1a1f7f4a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a71ea9df9449f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd50eb21ffa4f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631ba6e54f8d48e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d32e171cdf6463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd50eb21ffa4f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d4434e7e2942a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631ba6e54f8d48e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>