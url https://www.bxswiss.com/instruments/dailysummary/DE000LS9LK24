--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a71ea9df9449f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f391730f88c4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631ba6e54f8d48e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9d4ff23b194332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d4434e7e2942a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631ba6e54f8d48e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb847353d5c48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9d4ff23b194332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>