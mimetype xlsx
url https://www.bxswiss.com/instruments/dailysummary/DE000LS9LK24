--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f391730f88c4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4949a9c4e34221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9d4ff23b194332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea28f2d8d91458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb847353d5c48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9d4ff23b194332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cd8b2e0d2c4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea28f2d8d91458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>