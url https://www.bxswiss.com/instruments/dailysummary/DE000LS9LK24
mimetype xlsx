--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4949a9c4e34221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5623d0644d4898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea28f2d8d91458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6e13f41b254657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cd8b2e0d2c4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea28f2d8d91458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eae8c0630414b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6e13f41b254657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>