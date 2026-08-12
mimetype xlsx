--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5623d0644d4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b732e22e1b4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6e13f41b254657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe243fde13e64b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eae8c0630414b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6e13f41b254657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902cb3cdadcf48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe243fde13e64b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>