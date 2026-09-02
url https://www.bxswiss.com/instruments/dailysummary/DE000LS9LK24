--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b732e22e1b4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7fc48a03b841b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe243fde13e64b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce25ce6cb5cd4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902cb3cdadcf48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe243fde13e64b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14851a3b3dcd4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce25ce6cb5cd4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>