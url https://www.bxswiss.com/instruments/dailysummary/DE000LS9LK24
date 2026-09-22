--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7fc48a03b841b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5167968c2e4030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce25ce6cb5cd4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e35b6aaed684518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14851a3b3dcd4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce25ce6cb5cd4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8059c79c4144f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e35b6aaed684518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>103,562</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>102,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,457</x:t>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...100 lines deleted...]
-          <x:t>102,923</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>