--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5167968c2e4030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc411962481466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e35b6aaed684518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e058ca6f45c4c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8059c79c4144f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e35b6aaed684518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55308aea79d141c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e058ca6f45c4c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,523</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,909</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>