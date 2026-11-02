--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc411962481466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e99cedbe5a74d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e058ca6f45c4c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10987e5e4114d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55308aea79d141c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e058ca6f45c4c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7860a1fdfd4a4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10987e5e4114d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equity Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LK24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>