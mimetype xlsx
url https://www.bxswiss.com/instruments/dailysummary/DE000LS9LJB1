--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67505eac98bb4076" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60653421d6e4510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d001a8d5c24c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602465fdc7604bc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e6b9b55d2a456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d001a8d5c24c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58619d4aa5243b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602465fdc7604bc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.879,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.924,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.871,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.899,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.679,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.690,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.640,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.669,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.670,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.679,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.608,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.623,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.653,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.687,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.652,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.664,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.673,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.677,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.659,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.662,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.767,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.788,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.749,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.770,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.789,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.801,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.746,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.783,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.731,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.734,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.699,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.713,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.740,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.742,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.646,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.653,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.656,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.657,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.641,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.651,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.645,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.653,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.593,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.653,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.697,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.683,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.701,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.741,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.746,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.725,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.741,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.736,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.764,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.720,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.760,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.750,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.775,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.713,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.761,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.778,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.780,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.727,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.757,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.804,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.757,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.797,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>