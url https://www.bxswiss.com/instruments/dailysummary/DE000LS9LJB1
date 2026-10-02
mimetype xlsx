--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60653421d6e4510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1c99cd356d471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602465fdc7604bc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7fbffdcde9145b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58619d4aa5243b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602465fdc7604bc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf42e29e6fc4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7fbffdcde9145b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.731,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.734,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.699,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.713,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.757,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.804,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.757,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.797,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.740,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.702,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.704,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.696,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.730,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.679,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.696,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.696,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.730,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.679,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.696,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.790,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.847,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.790,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.840,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.876,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.878,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.826,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.896,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.948,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.880,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.948,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.984,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.023,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.969,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.012,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.046,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.051,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.996,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.030,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.995,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.019,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.965,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.007,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.083,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.041,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.069,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.031,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.098,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.029,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.075,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.154,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.099,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.130,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.160,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.122,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.147,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.210,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.210,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.148,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.163,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>