--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1c99cd356d471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9769017e7944cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7fbffdcde9145b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7708a9e7ad41f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf42e29e6fc4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7fbffdcde9145b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2895f029264d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7708a9e7ad41f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.896,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.948,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.880,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.948,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.210,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.210,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.148,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.163,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.183,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.248,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.169,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.237,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.241,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.276,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.234,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.266,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.293,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.320,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.284,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.298,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.285,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.286,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.195,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.207,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.181,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.220,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.160,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.192,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.168,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.193,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.163,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.186,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.188,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.105,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.112,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.057,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.075,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.005,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.024,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.066,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.089,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.988,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.989,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.811,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.707,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.784,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.814,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.694,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.705,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.726,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.763,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.706,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.763,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.703,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.737,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.618,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.702,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.770,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.717,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.762,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.663,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.664,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.556,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.570,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>