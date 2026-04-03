--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1fd8d300574fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd640046792394b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e70d55c0c294011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72aa0a2e2cc46bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a71135a1374093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e70d55c0c294011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74281659a29d482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72aa0a2e2cc46bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.908,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.940,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.902,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.934,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.964,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.017,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.949,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.955,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.979,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.999,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.964,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.983,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.969,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.012,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.964,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.998,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.020,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.028,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.984,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.018,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.991,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.013,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.984,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.999,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.011,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.011,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.956,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.956,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.885,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.014,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.881,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.974,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.985,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.016,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.959,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.999,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.021,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.041,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.006,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.016,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.005,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.006,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.954,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.954,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.942,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.942,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.870,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.882,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.878,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.901,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.818,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.828,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.835,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.878,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.831,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.868,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.936,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.952,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.934,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.934,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.910,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.990,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.887,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.970,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>