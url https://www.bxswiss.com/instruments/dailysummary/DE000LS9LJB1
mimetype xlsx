--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd640046792394b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dcbf433b1794956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72aa0a2e2cc46bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57e9735f83e42f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74281659a29d482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72aa0a2e2cc46bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90f2ae2e1694d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57e9735f83e42f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.885,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.014,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.881,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.974,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.910,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.990,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.887,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.970,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.989,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.013,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.970,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.987,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.091,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.117,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.096,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.101,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.096,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.101,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.152,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.093,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.146,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.193,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.227,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.222,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.245,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.258,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.361,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.376,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.360,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.367,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.395,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.422,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.395,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.413,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.428,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.448,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.411,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.442,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>