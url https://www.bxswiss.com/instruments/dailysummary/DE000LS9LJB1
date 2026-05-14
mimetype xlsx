--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dcbf433b1794956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e5fd212c5c4869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57e9735f83e42f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060d5c47851248ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90f2ae2e1694d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57e9735f83e42f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3021a3f3b8c04f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060d5c47851248ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.095,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.152,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.093,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.146,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.428,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.448,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.411,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.442,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.494,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.434,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.494,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.499,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.519,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.441,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.452,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.488,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.491,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.406,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.419,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.412,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.425,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.392,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.416,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.502,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.508,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.496,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.496,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.622,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.622,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.532,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.547,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.563,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.630,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.559,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.624,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.633,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.674,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.632,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.663,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.710,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.737,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.709,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.640,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.668,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.636,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.655,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.872,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.777,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.829,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.847,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.738,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.741,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.908,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.961,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.880,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>