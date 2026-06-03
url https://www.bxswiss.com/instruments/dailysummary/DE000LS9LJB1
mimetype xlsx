--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e5fd212c5c4869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e22a6002ff4c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060d5c47851248ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75564aedcc1042a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3021a3f3b8c04f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060d5c47851248ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1d9286d8a94b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75564aedcc1042a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.622,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.622,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.532,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.547,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.908,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.961,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.859,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.880,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.908,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.961,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.880,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.851,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.856,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.777,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.759,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.845,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.689,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.708,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.710,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.729,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.619,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.659,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.717,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.746,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.678,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.700,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.734,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.779,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.704,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.745,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.806,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.847,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.796,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.844,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.926,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.942,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.888,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.903,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.921,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.965,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.826,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.834,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.845,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.869,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.844,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.940,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.951,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.853,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.886,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.923,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.984,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.888,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.973,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.006,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.125,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>