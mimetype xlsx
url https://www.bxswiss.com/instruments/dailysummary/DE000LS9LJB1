--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e22a6002ff4c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40200557dfe441c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75564aedcc1042a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fe9fa5ad7c4a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1d9286d8a94b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75564aedcc1042a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0f68ff70a54673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fe9fa5ad7c4a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.806,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.847,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.796,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.844,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.006,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.129,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.999,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.125,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.135,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.108,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.115,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.021,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.030,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.909,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.025,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.953,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.973,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.849,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.856,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.773,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.788,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.773,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.782,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.872,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.895,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.787,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.750,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.798,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.674,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.720,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.706,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.772,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.693,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.730,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.806,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.875,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.786,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.874,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.960,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.001,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.953,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.998,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.010,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.045,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.930,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.938,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.928,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.974,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.918,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.949,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.979,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.058,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.978,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.037,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.075,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.095,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.068,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.087,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.165,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.052,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.063,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>