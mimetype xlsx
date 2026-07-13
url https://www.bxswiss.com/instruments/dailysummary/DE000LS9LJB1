--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40200557dfe441c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f47ccc6fa064ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35fe9fa5ad7c4a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f490e8a3a846c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0f68ff70a54673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35fe9fa5ad7c4a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03045df7363e4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f490e8a3a846c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.706,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.772,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.693,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.730,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.118,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.165,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.052,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.063,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.907,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.934,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.896,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.902,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.915,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.925,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.847,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.867,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.951,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.969,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.898,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.855,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.858,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.773,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.791,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.845,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.865,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.841,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.857,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.927,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.002,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.913,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.978,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.004,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.011,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.925,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.968,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.905,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.730,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.743,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.750,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.756,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.741,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.752,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.744,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.831,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.740,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.829,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.732,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.652,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.656,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.678,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.612,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.686,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.805,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.812,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.797,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.808,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.819,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.844,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.806,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.812,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>