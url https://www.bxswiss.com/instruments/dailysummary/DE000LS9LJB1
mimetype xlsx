--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f47ccc6fa064ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6012a1445f884920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f490e8a3a846c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28ab66c6fbb4126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03045df7363e4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f490e8a3a846c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0f3d035c76407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28ab66c6fbb4126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.004,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.011,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.925,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.968,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.819,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.844,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.806,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.812,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.784,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.811,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.781,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.797,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.779,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.789,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.748,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.782,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.857,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.859,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.743,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.743,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.730,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.739,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.656,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.693,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.730,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.739,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.656,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.693,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.614,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.651,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.613,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.638,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.679,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.698,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.666,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.673,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.695,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.753,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.669,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.749,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.739,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.774,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.708,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.713,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.739,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.774,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.708,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.713,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.697,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.712,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.590,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.590,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.564,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.565,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.454,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.487,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.527,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.528,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.455,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.467,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.459,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.558,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.455,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.530,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.627,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.631,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.613,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.616,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>