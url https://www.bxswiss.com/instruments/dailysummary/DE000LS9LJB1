--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6012a1445f884920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67505eac98bb4076" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28ab66c6fbb4126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d001a8d5c24c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0f3d035c76407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28ab66c6fbb4126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e6b9b55d2a456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d001a8d5c24c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.695,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.753,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.669,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.749,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.627,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.631,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.613,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.616,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.662,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.695,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.600,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.683,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.729,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.870,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.726,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.862,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.954,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.960,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.862,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.877,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.855,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.883,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.779,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.865,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.927,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.945,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.883,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.899,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.922,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.935,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.863,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.871,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.879,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.924,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.871,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.899,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.915,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.998,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.915,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.981,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.000,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.053,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.985,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.047,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.032,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.040,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.030,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.035,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.026,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.026,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.014,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.019,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.960,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.961,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.817,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.832,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.697,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.725,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.674,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.719,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.727,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.729,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.654,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.667,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.679,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.690,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.640,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.669,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>