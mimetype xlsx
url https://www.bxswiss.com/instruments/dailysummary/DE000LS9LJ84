--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b19028f95f4dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41106da8bfa84743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf46cb40a234da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745b3b22ffc5477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d44e51a64c344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf46cb40a234da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9346e2a78dd4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745b3b22ffc5477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,895</x:t>
-[...48 lines deleted...]
-          <x:t>93,883</x:t>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,833</x:t>
-[...220 lines deleted...]
-          <x:t>93,900</x:t>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>