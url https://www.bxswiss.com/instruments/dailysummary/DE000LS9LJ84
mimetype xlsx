--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41106da8bfa84743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacdfec99b5e4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745b3b22ffc5477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5278da6dd49b4dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9346e2a78dd4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745b3b22ffc5477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d8ec6f6e6740a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5278da6dd49b4dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,883</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,833</x:t>
-[...308 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,196</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>94,937</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>