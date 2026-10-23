--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacdfec99b5e4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cb63d47c1146aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5278da6dd49b4dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63598a836a14c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d8ec6f6e6740a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5278da6dd49b4dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbca29e319ab4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63598a836a14c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>