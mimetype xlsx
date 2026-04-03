--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83817fb1327748e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d0ba8dfaad4008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd59decc3af564760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf738c269d72c45b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff937afbf964413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd59decc3af564760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d14d16ebf63477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf738c269d72c45b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>92,109</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,957</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>91,941</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,905</x:t>
-[...409 lines deleted...]
-          <x:t>91,020</x:t>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>