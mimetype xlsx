--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d0ba8dfaad4008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01a855cb19e4d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf738c269d72c45b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1cca8cff214cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d14d16ebf63477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf738c269d72c45b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd147603c829847c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1cca8cff214cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>