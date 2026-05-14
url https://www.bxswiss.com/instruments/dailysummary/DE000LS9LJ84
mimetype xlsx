--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01a855cb19e4d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f696ea46ce34ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e1cca8cff214cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2091518f11ad472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd147603c829847c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e1cca8cff214cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9103e0d99e34554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2091518f11ad472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>92,641</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>92,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>