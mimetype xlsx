--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f696ea46ce34ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c52944e44d7453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2091518f11ad472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d2716d170747a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9103e0d99e34554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2091518f11ad472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9458f5f773844ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d2716d170747a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>92,451</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,334</x:t>
-[...183 lines deleted...]
-          <x:t>92,168</x:t>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>