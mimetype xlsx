--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c52944e44d7453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340ded7820d343ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d2716d170747a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa5b2729dcd493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9458f5f773844ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d2716d170747a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55080c6932ff494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa5b2729dcd493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,323</x:t>
-[...495 lines deleted...]
-          <x:t>91,993</x:t>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>