--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340ded7820d343ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcea2d22a333419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa5b2729dcd493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745885b5b83643f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55080c6932ff494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa5b2729dcd493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde802af04532464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745885b5b83643f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>92,414</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,405</x:t>
-[...210 lines deleted...]
-          <x:t>93,107</x:t>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,074</x:t>
-[...26 lines deleted...]
-          <x:t>92,926</x:t>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>