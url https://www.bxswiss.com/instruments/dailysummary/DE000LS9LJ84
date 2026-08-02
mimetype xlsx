--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcea2d22a333419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22220a3e96c44d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745885b5b83643f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e80f32dec64730"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde802af04532464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745885b5b83643f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aaeae80b52340f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e80f32dec64730" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>93,107</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,074</x:t>
-[...33 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>92,651</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>