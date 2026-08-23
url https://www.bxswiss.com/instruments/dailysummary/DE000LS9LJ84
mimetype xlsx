--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22220a3e96c44d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b19028f95f4dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e80f32dec64730"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf46cb40a234da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aaeae80b52340f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e80f32dec64730" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d44e51a64c344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf46cb40a234da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Agiles Trend Investing in DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>