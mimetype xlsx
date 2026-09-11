--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33794cb3c124050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d98525926ba43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5a1c6408fc4593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b026627a994ebe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590ddad23cf24d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5a1c6408fc4593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c56762741b948d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b026627a994ebe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -711,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>