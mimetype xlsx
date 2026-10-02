--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d98525926ba43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9666d44d29284ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b026627a994ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2a5c5b3ddc418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c56762741b948d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b026627a994ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bfa5f19fac42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2a5c5b3ddc418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>119,016</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,381</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>118,151</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>