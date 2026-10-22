--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9666d44d29284ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb050951724774e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2a5c5b3ddc418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee079d7b0374759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bfa5f19fac42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2a5c5b3ddc418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4616b42f73f7429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee079d7b0374759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>