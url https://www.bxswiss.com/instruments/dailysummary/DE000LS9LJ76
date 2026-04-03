--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abbd7b1585b46ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd359af0e160a4aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d9744f6a034caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ba76dc475c486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4b373d50b242e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d9744f6a034caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd24f13d4844d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ba76dc475c486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,127 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...75 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -283,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>