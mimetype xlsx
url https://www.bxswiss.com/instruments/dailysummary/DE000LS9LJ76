--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd359af0e160a4aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7332977f5b48ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ba76dc475c486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080c273f13b44d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd24f13d4844d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ba76dc475c486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fae05866c984c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080c273f13b44d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>