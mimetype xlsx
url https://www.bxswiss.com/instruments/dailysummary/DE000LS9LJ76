--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7332977f5b48ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5990f6ebb6464ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080c273f13b44d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c563890b704a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fae05866c984c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080c273f13b44d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc500841ed0614fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c563890b704a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>