--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5990f6ebb6464ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd952fb3d45c046d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c563890b704a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6917f367a42647cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc500841ed0614fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c563890b704a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79448a98f60342da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6917f367a42647cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>