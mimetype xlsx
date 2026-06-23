--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd952fb3d45c046d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5989c76f1e2c4114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6917f367a42647cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79864b5b0e2849fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79448a98f60342da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6917f367a42647cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7efb4a510a41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79864b5b0e2849fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,412 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>