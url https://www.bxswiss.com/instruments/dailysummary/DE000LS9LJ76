--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5989c76f1e2c4114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6282328e47744719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79864b5b0e2849fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8a23016b094fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7efb4a510a41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79864b5b0e2849fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892d46ae66014c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8a23016b094fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,356 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...121 lines deleted...]
-          <x:t>109,155</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,928</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>109,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>109,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -530,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>