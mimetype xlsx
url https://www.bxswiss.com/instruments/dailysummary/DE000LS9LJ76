--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6282328e47744719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862983d23256475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8a23016b094fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5965df60c7f4184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892d46ae66014c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8a23016b094fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423ca9b4dee74f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5965df60c7f4184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,337</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>