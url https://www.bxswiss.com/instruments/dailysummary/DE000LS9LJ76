--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862983d23256475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33794cb3c124050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5965df60c7f4184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5a1c6408fc4593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423ca9b4dee74f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5965df60c7f4184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R590ddad23cf24d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5a1c6408fc4593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenschätze</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LJ76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,446</x:t>
@@ -744,31 +306,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>