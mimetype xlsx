--- v12 (2026-09-12)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edcae5c41564282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dfa5fae4d049ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ddae7cc501469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab05173619d43ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e9969a0df948e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ddae7cc501469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e1e7384b5c46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab05173619d43ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendePlusChance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>250,399</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>