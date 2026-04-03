--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d7be181a8d474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c24d6587d14667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b0ea2076d94e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6665dd05066f4b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf814cd971407409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b0ea2076d94e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84192872f9e84c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6665dd05066f4b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendePlusChance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>