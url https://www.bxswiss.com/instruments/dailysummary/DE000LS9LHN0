--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c24d6587d14667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5815e22747f461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6665dd05066f4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c4bb4a0786406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84192872f9e84c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6665dd05066f4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3184cd127f94ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c4bb4a0786406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendePlusChance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>