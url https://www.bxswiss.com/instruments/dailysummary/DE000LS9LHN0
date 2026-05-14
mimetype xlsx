--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5815e22747f461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2fff114e5b44432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c4bb4a0786406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf27e425c07146e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3184cd127f94ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c4bb4a0786406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9669d6960dd247d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf27e425c07146e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendePlusChance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>