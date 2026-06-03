--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2fff114e5b44432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471081cf9f634baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf27e425c07146e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e0b80fb90a4aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9669d6960dd247d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf27e425c07146e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e84e8d0a75b4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e0b80fb90a4aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendePlusChance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>