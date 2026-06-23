--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471081cf9f634baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ada3fcc2374c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e0b80fb90a4aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a97c4d33c244955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e84e8d0a75b4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e0b80fb90a4aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e0b5c021054431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a97c4d33c244955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendePlusChance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>