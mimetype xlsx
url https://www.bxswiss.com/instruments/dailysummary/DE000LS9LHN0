--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ada3fcc2374c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fed474b86ac4b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a97c4d33c244955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde144aa186f84611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e0b5c021054431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a97c4d33c244955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c25da766a640d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde144aa186f84611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendePlusChance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>