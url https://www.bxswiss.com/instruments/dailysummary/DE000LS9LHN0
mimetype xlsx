--- v10 (2026-07-13)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fed474b86ac4b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456c3cc424114dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde144aa186f84611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d8a29d5c9144b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c25da766a640d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde144aa186f84611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff36d40b42864dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d8a29d5c9144b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendePlusChance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>257,456</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>