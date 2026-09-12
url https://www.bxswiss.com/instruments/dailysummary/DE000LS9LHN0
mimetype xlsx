--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456c3cc424114dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edcae5c41564282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d8a29d5c9144b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8ddae7cc501469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff36d40b42864dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d8a29d5c9144b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e9969a0df948e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8ddae7cc501469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendePlusChance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>