--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd154388c2da34754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30582989c91547ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36723499526485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e206df404a4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae432196f48146b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36723499526485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re510c5b8536f4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e206df404a4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...414 lines deleted...]
-          <x:t>79,860</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>79,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>79,829</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,687</x:t>
-[...58 lines deleted...]
-          <x:t>79,830</x:t>
+          <x:t>79,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>