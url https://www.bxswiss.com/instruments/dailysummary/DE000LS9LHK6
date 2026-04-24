--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30582989c91547ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075e33c9cabe4a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e206df404a4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a526941a39d47e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re510c5b8536f4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e206df404a4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3379d17d153049df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a526941a39d47e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>