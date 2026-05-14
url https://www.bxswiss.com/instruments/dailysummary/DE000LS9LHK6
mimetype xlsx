--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075e33c9cabe4a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37bd9078f99c4678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a526941a39d47e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d133127be3345f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3379d17d153049df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a526941a39d47e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb15be304aa4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d133127be3345f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>80,322</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,991</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,418</x:t>
-[...134 lines deleted...]
-          <x:t>80,126</x:t>
+          <x:t>80,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,991</x:t>
-[...16 lines deleted...]
-          <x:t>80,158</x:t>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,057</x:t>
-[...26 lines deleted...]
-          <x:t>80,079</x:t>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>