--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37bd9078f99c4678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d55541848c049af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d133127be3345f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f568ee479e40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb15be304aa4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d133127be3345f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5471a1c99c5745dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f568ee479e40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,352</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>79,934</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>