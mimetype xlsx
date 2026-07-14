--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d55541848c049af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c0cfe4c1164ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f568ee479e40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebeb151381b44d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5471a1c99c5745dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f568ee479e40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b66e3215d3462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebeb151381b44d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,024</x:t>
-[...603 lines deleted...]
-          <x:t>80,337</x:t>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>