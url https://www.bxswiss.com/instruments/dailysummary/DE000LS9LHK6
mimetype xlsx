--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c0cfe4c1164ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddb15caa6d14da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebeb151381b44d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd47dbcde0c084e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b66e3215d3462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebeb151381b44d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc452319cadb042cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd47dbcde0c084e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,404</x:t>
-[...58 lines deleted...]
-          <x:t>80,142</x:t>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,328</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>80,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...343 lines deleted...]
-          <x:t>80,640</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>