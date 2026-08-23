--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddb15caa6d14da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e38d6be5cb475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd47dbcde0c084e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd00c4182468461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc452319cadb042cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd47dbcde0c084e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d13fba680a4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd00c4182468461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>