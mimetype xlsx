--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e38d6be5cb475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a33f7d787046df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd00c4182468461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba1496d9859b4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d13fba680a4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd00c4182468461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f492ecad114ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba1496d9859b4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,410</x:t>
-[...48 lines deleted...]
-          <x:t>81,399</x:t>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,356</x:t>
-[...220 lines deleted...]
-          <x:t>81,414</x:t>
+          <x:t>81,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>