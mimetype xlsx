--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a33f7d787046df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re800324b4cc34825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba1496d9859b4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ec1bd81cb14a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f492ecad114ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba1496d9859b4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85862b83a6f54a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ec1bd81cb14a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>81,633</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>82,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>