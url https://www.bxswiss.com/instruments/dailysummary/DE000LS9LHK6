--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re800324b4cc34825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66b9055a66540ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ec1bd81cb14a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f03f50e6ef4f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85862b83a6f54a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ec1bd81cb14a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce12ea08572a45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f03f50e6ef4f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Technologiekonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>