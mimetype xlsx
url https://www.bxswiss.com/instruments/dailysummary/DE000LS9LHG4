--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f279fcd00944911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd610e5bab944b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edb9fcdca584524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85885631b04c4def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc68e91f23a848f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edb9fcdca584524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ee0932aaa7446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85885631b04c4def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>879,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>893,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>939,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>900,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>902,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>