--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd610e5bab944b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0096b438eaf4fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85885631b04c4def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bda1219d0294eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ee0932aaa7446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85885631b04c4def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c6b566f9ce4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bda1219d0294eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>954,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>935,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>895,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>812,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>889,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>