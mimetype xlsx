--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0096b438eaf4fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27516fafa9c44d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bda1219d0294eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf830cf46d3f94502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c6b566f9ce4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bda1219d0294eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2afb030deb941d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf830cf46d3f94502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>992,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.005,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>967,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>982,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.076,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.084,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.043,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.054,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>