--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27516fafa9c44d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045f7cb5aab64e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf830cf46d3f94502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f239dd52a54738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2afb030deb941d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf830cf46d3f94502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595b2d381b2a45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f239dd52a54738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.048,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.069,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.087,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.068,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.076,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.239,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>