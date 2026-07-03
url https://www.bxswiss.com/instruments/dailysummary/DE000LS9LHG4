--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045f7cb5aab64e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3be51aa9c34e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f239dd52a54738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb314a647b1a741ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595b2d381b2a45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f239dd52a54738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf30efab9547410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb314a647b1a741ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.178,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.244,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.178,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.239,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.087,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.103,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.063,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.098,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>