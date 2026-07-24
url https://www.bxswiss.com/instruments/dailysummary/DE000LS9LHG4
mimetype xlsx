--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3be51aa9c34e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabdfc648e0a1437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb314a647b1a741ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b4c8bfb7a44453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf30efab9547410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb314a647b1a741ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b517d14aaa4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b4c8bfb7a44453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.160,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.183,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.148,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.158,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.075,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.086,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.073,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>