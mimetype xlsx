--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabdfc648e0a1437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb811cf5193ac43c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b4c8bfb7a44453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ff7ed02b454ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b517d14aaa4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b4c8bfb7a44453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a356536b5084f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ff7ed02b454ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.032,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.007,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>977,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>997,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>952,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>955,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>