--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb811cf5193ac43c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b7e3110963490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ff7ed02b454ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9882af477e8045db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a356536b5084f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ff7ed02b454ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8da1cbc0dd4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9882af477e8045db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>888,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>932,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>853,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>927,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.024,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>989,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.024,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>