--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b7e3110963490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa0085575a64eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9882af477e8045db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c949e1e4bda4170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8da1cbc0dd4784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9882af477e8045db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7187e122961442ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c949e1e4bda4170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>910,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>915,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>885,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>901,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>885,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>885,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>854,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>