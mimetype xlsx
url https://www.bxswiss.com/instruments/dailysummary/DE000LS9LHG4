--- v14 (2026-09-22)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa0085575a64eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4403055cef34abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c949e1e4bda4170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d5c48216c64add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7187e122961442ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c949e1e4bda4170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18485d2f8c74662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d5c48216c64add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>939,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>946,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>918,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>933,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.022,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.047,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.010,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.031,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>