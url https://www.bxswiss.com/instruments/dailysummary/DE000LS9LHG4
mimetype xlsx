--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4403055cef34abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e7c4a19d97423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d5c48216c64add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0130dae21434066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18485d2f8c74662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d5c48216c64add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1120c52c931a4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0130dae21434066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TSI Strategie Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.092,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.058,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.067,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>915,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>871,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>871,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>