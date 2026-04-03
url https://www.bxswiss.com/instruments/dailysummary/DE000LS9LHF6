--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra740fe92ad0d4a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7a21a5291040a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3b70e700b0462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7cd53d9487463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536c014e668149e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3b70e700b0462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5db845c3ea374593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7cd53d9487463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>