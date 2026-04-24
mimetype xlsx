--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7a21a5291040a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8159bddce309409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7cd53d9487463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc10581d6e0f6487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5db845c3ea374593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7cd53d9487463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc7a799a579437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc10581d6e0f6487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>