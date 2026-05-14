--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8159bddce309409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55ca290580b4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc10581d6e0f6487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de127b8a37b4633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc7a799a579437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc10581d6e0f6487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08df89c14924561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de127b8a37b4633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>260,869</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>