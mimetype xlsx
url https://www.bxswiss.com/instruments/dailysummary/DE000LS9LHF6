--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55ca290580b4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2222d9b492e941a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de127b8a37b4633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01c586c154944f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08df89c14924561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de127b8a37b4633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42559d035484365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01c586c154944f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>