--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2222d9b492e941a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0dbc5188ed54957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01c586c154944f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25d140f1d7d40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42559d035484365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01c586c154944f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b01d2114d048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25d140f1d7d40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>