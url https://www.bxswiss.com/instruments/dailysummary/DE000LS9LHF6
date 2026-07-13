--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0dbc5188ed54957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9cc6b69bf64b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25d140f1d7d40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4f1933128a4b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b01d2114d048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25d140f1d7d40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79886e85df14034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4f1933128a4b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>