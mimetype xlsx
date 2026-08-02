--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9cc6b69bf64b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be23da285da45fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4f1933128a4b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bc7669203d487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79886e85df14034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4f1933128a4b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29906f67e1c411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bc7669203d487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>