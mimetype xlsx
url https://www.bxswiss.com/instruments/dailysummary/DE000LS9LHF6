--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be23da285da45fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95afbea7b0ac45d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bc7669203d487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cecc52959d44113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29906f67e1c411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bc7669203d487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e850c0baf9c438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cecc52959d44113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>