--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95afbea7b0ac45d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf584eb15265c4550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cecc52959d44113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b7a350bf6845d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e850c0baf9c438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cecc52959d44113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6001955b9f4e4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b7a350bf6845d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>