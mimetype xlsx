--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf584eb15265c4550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba20bd1d3a3f4e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b7a350bf6845d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce54516825046e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6001955b9f4e4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b7a350bf6845d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1db428c78ee4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce54516825046e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>