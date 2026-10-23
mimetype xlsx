--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba20bd1d3a3f4e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc105cbfa1cae41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce54516825046e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf84374a4d64a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1db428c78ee4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce54516825046e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fbdd05155344ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf84374a4d64a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-Maximum-Strategie-EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>