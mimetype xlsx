--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc228c350da5d4fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614df2c4dc5143f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c4e98b7a594670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b457eed7e94a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67f76f97fd3049a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c4e98b7a594670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da94f3ed6de48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b457eed7e94a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>