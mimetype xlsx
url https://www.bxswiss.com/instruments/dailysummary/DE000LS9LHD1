--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614df2c4dc5143f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07089dc3443b4523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b457eed7e94a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc93a082c3a4a7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da94f3ed6de48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b457eed7e94a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb00e32c5514533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc93a082c3a4a7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>