--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07089dc3443b4523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178f0babd82c44c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc93a082c3a4a7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc47f31d8a34a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb00e32c5514533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc93a082c3a4a7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e6f514f8c54dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc47f31d8a34a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>