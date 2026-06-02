--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178f0babd82c44c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2fe4d17e6984e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc47f31d8a34a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296485df8a1441ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e6f514f8c54dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc47f31d8a34a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaad34e77b5d4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296485df8a1441ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>