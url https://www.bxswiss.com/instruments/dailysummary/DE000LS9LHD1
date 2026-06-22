--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2fe4d17e6984e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e44adfbc4248ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296485df8a1441ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b92ccd17ca44c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaad34e77b5d4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296485df8a1441ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c75235cecdb483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b92ccd17ca44c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>