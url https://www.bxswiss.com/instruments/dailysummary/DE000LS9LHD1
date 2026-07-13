--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e44adfbc4248ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664bdbfe13e2449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b92ccd17ca44c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a989820447441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c75235cecdb483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b92ccd17ca44c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda15318bb702443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a989820447441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>