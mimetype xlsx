--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664bdbfe13e2449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa9ea84ad374270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a989820447441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29ae10f66614697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda15318bb702443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a989820447441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d284a5adfad4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29ae10f66614697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>