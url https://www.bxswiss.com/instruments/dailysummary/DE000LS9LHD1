--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa9ea84ad374270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643eacf3339a44f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29ae10f66614697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2da9a24a34a48d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d284a5adfad4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29ae10f66614697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a765224011f4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2da9a24a34a48d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>159,257</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>