--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643eacf3339a44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91d19c3a67349b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2da9a24a34a48d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864ac86b52d64197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a765224011f4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2da9a24a34a48d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5b72ad65e54be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864ac86b52d64197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>