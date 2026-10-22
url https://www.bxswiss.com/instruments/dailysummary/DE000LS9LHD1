--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91d19c3a67349b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c14805b0014118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864ac86b52d64197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0207ec268bfc4fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5b72ad65e54be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864ac86b52d64197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4e5e1849a5419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0207ec268bfc4fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small &amp; Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>