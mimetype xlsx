--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4915816ef2764085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4571b860fc64c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4e0cac542542b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c182c4c1b0f4338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716b72a6c18e4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4e0cac542542b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37569f4461114d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c182c4c1b0f4338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>99,922</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,803</x:t>
-[...21 lines deleted...]
-          <x:t>99,123</x:t>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...262 lines deleted...]
-          <x:t>97,860</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>