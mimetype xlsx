--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4571b860fc64c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd308fb92538449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c182c4c1b0f4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc709f371aec64c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37569f4461114d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c182c4c1b0f4338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668fb9406dd944ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc709f371aec64c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>