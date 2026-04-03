--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2762711570141b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488eef401c0e4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea0766802cc4eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1b4d9326334449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97a9d8ca1964698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea0766802cc4eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c53a7050a39496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1b4d9326334449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...306 lines deleted...]
-          <x:t>82,394</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,959</x:t>
-[...296 lines deleted...]
-          <x:t>81,459</x:t>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>