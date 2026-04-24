--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488eef401c0e4c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a2dddeaba449c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1b4d9326334449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc085c1e20f4322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c53a7050a39496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1b4d9326334449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2720bb418a4543cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc085c1e20f4322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>80,049</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,233</x:t>
-[...173 lines deleted...]
-          <x:t>78,206</x:t>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,176</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>80,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,370</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>