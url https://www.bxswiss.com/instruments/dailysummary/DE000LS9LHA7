--- v7 (2026-04-24)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a2dddeaba449c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a9baabeedf34bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc085c1e20f4322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a55c9400264010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2720bb418a4543cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc085c1e20f4322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c2a3c2db10456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a55c9400264010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>84,636</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>