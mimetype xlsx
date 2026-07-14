--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a9baabeedf34bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e52483f5dd47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a55c9400264010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50492211571f4f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c2a3c2db10456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a55c9400264010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601cd45817c24ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50492211571f4f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>86,564</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,897</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>