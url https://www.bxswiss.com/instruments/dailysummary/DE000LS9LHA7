--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e52483f5dd47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9963bc375644b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50492211571f4f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f50aa305e24793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601cd45817c24ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50492211571f4f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a77d9befbd4421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f50aa305e24793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>