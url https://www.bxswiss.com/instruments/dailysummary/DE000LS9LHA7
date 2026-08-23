--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9963bc375644b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f0d889feb646bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f50aa305e24793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03d33feb16d4f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a77d9befbd4421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f50aa305e24793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8d7108a6554be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03d33feb16d4f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>