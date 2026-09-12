--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f0d889feb646bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4915816ef2764085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03d33feb16d4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4e0cac542542b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8d7108a6554be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03d33feb16d4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716b72a6c18e4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4e0cac542542b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Forever</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LHA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>97,890</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,777</x:t>
-[...458 lines deleted...]
-          <x:t>98,983</x:t>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>