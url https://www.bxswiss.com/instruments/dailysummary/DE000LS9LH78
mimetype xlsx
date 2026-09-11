--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76f5d3238bd42fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62341235d294ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf344f67fb2c241c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d782bdbbf546c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c1bfee50354c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf344f67fb2c241c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974d7e86250448dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d782bdbbf546c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.284,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>