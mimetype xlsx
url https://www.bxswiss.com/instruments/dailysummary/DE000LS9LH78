--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62341235d294ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0719b274db54b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d782bdbbf546c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ee7a29a0784dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974d7e86250448dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d782bdbbf546c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6697abee1634f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ee7a29a0784dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.288,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.291,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.290,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.297,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.301,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.297,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.301,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>