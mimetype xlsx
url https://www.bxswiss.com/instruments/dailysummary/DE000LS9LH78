--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0719b274db54b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ed4e6361fc40c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ee7a29a0784dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a20ec1ad2f4ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6697abee1634f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ee7a29a0784dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R904e693c76504f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a20ec1ad2f4ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.298,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.298,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.293,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.294,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.301,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.301,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.282,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.283,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>