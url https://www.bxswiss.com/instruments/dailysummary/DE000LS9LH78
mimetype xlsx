--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfb000f04d344be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846c8a41277d4241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c6b2de2318454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R232055841f764a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c029a657f9b4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c6b2de2318454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f82f6e09294a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R232055841f764a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.260,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.260,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.252,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.253,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.247,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.248,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.245,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.247,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>