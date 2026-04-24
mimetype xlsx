--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846c8a41277d4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf139dc3108db45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R232055841f764a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1227b17978af49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f82f6e09294a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R232055841f764a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c755b1c7c5c49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1227b17978af49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.257,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.262,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.257,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.259,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.271,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.273,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.270,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.272,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>