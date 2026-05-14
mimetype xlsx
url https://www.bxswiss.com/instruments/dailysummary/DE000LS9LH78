--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf139dc3108db45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef9465cbd664e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1227b17978af49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a54d89584d48c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c755b1c7c5c49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1227b17978af49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb68a354f01422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a54d89584d48c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.274,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.275,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.272,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.272,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.266,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.267,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.264,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.265,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>