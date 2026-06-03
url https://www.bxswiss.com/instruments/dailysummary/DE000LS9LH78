--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef9465cbd664e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213036eb322540de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a54d89584d48c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29449100dfab40ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb68a354f01422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a54d89584d48c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb53f1f11a04da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29449100dfab40ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.264,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.265,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.262,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.261,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.263,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>