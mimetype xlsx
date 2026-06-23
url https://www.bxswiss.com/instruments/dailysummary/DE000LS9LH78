--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213036eb322540de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019dea06b4b149a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29449100dfab40ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0dda65ea5a945ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb53f1f11a04da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29449100dfab40ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7731892b120f45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0dda65ea5a945ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.257,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.257,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.256,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.256,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.259,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.262,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.259,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.260,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>