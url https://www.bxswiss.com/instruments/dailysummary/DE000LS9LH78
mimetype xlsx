--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019dea06b4b149a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192e1548d5c14881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0dda65ea5a945ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a4475e71944313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7731892b120f45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0dda65ea5a945ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1737a5c84f47432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a4475e71944313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.270,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.271,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.269,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.269,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.274,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.275,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.272,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.273,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>