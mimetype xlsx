--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192e1548d5c14881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83efea07964a4811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a4475e71944313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239f5d7359dd45c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1737a5c84f47432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a4475e71944313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0aa1191b8847fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239f5d7359dd45c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.270,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.271,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.267,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.267,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.268,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.270,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.267,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.269,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>