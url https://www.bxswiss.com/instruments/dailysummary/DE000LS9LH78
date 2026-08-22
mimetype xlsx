--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83efea07964a4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76f5d3238bd42fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239f5d7359dd45c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf344f67fb2c241c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0aa1191b8847fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239f5d7359dd45c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c1bfee50354c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf344f67fb2c241c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.273,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.275,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.272,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.275,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.278,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.282,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.277,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.280,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>