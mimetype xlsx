--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff882cd3d7f4f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5070aff38984834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd17765603f64bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a0d15d81584355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80dea88d70ab4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd17765603f64bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23e6d06ff7a4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a0d15d81584355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>88,505</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,929</x:t>
-[...16 lines deleted...]
-          <x:t>88,888</x:t>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>88,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>