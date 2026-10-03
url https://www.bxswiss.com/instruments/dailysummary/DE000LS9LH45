--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5070aff38984834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bbb014db0d43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a0d15d81584355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf89958849f4cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23e6d06ff7a4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a0d15d81584355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1330fba0dec848e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf89958849f4cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>88,103</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,588</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>04.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,588</x:t>
-[...107 lines deleted...]
-          <x:t>87,977</x:t>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>87,732</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>