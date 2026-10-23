--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bbb014db0d43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7862afa23fc4fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf89958849f4cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261a8acba8c4420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1330fba0dec848e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf89958849f4cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd722773b2e0745e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261a8acba8c4420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>87,879</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,693</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>87,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>