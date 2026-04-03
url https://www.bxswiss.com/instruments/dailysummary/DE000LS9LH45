--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4c40c7b2904035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8a8b2facfc44de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008041e1164444e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ba391df4b84e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e38f6699c7245cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008041e1164444e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9983f64b3a244978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ba391df4b84e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>