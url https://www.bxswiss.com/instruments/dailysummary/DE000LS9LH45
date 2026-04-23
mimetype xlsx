--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8a8b2facfc44de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ea8604348049b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ba391df4b84e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb636d11c859a41f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9983f64b3a244978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ba391df4b84e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3399805520c44f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb636d11c859a41f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>