--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ea8604348049b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf0a04cbef942a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb636d11c859a41f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027efbcce8bd448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3399805520c44f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb636d11c859a41f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4394b74bd38841fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027efbcce8bd448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>