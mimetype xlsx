--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf0a04cbef942a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec88748ea8094aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027efbcce8bd448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32a1c36e0c041bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4394b74bd38841fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027efbcce8bd448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07c8b386a1f41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32a1c36e0c041bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>