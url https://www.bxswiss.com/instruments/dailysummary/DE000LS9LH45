--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec88748ea8094aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd907eeec8eff4871" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32a1c36e0c041bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e337fe6598f41b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07c8b386a1f41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32a1c36e0c041bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eea5db1fe1442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e337fe6598f41b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>