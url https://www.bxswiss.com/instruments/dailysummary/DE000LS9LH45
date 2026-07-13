--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd907eeec8eff4871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca4d83ce7a74cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e337fe6598f41b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cbabcdf516641d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eea5db1fe1442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e337fe6598f41b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ed6701d4804eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cbabcdf516641d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,212</x:t>
-[...279 lines deleted...]
-          <x:t>89,816</x:t>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>