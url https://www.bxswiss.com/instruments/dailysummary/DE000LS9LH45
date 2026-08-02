--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca4d83ce7a74cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8640da4d3bd4ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cbabcdf516641d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d62593d3c5246c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ed6701d4804eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cbabcdf516641d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c33221116c42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d62593d3c5246c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>86,030</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,332</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>87,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>