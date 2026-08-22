--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8640da4d3bd4ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff882cd3d7f4f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d62593d3c5246c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd17765603f64bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c33221116c42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d62593d3c5246c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80dea88d70ab4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd17765603f64bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cLever handeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>