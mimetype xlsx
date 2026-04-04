--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19670b02fe3d4223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3065aa0bddf499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7385557404f4b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R578c632ed04b4b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec067b3ab4634a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7385557404f4b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc31e1a695541da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R578c632ed04b4b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>