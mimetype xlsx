--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3065aa0bddf499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269fd1e4b7334c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R578c632ed04b4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re962fbf6688c4c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc31e1a695541da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R578c632ed04b4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97328387366f47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re962fbf6688c4c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>77,220</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,474</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,131</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>