--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269fd1e4b7334c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7642072325c24b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re962fbf6688c4c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80bdb5f04c54d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97328387366f47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re962fbf6688c4c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3ee981973745f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80bdb5f04c54d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>