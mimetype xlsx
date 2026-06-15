--- v9 (2026-05-14)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7642072325c24b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff151badde9649a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80bdb5f04c54d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c140527d8934c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3ee981973745f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80bdb5f04c54d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f9230f607a44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c140527d8934c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...436 lines deleted...]
-          <x:t>81,156</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,824</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>82,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>