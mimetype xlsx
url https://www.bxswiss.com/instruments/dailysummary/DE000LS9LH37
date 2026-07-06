--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff151badde9649a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd11999a86a4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c140527d8934c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38eae66d89b74339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f9230f607a44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c140527d8934c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98e29ee5ea3435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38eae66d89b74339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...227 lines deleted...]
-          <x:t>81,900</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,867</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>83,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,602</x:t>
         </x:is>
       </x:c>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>