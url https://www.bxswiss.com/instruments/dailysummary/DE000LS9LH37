--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd11999a86a4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeaca4f6b5f46fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38eae66d89b74339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e086000be6c4716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98e29ee5ea3435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38eae66d89b74339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a1eb234a494d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e086000be6c4716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,178</x:t>
-[...468 lines deleted...]
-          <x:t>80,903</x:t>
+          <x:t>81,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>