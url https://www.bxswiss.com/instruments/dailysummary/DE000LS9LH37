--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeaca4f6b5f46fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e81349fdba49d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e086000be6c4716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d8b0e4d39f4547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a1eb234a494d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e086000be6c4716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da77e1bad4042f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d8b0e4d39f4547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>