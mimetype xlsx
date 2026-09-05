--- v13 (2026-08-15)
+++ v14 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e81349fdba49d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d179e7c4954845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d8b0e4d39f4547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb84e1f185e44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da77e1bad4042f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d8b0e4d39f4547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb991eb213f83483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb84e1f185e44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>82,314</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,096</x:t>
-[...274 lines deleted...]
-          <x:t>83,202</x:t>
+          <x:t>82,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>