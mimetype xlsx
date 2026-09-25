--- v14 (2026-09-05)
+++ v15 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d179e7c4954845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac662eeba99a468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb84e1f185e44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166440c2252f4a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb991eb213f83483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb84e1f185e44b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re468e949080042ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166440c2252f4a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>