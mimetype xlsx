--- v15 (2026-09-25)
+++ v16 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac662eeba99a468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1456257e6fcc4bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166440c2252f4a86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359e71c03b6e4adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re468e949080042ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166440c2252f4a86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96f6e4ac47943e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359e71c03b6e4adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,898</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>83,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,381</x:t>
-[...436 lines deleted...]
-          <x:t>83,636</x:t>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>