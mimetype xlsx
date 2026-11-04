--- v16 (2026-10-15)
+++ v17 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1456257e6fcc4bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506fc0e7527a48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R359e71c03b6e4adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ab99d4f86e4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96f6e4ac47943e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R359e71c03b6e4adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baf8971f3a341a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ab99d4f86e4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Mittelkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LH37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>