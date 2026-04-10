--- v5 (2026-03-14)
+++ v6 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6e16dc0f964917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6f9a3ed84c43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3983d33bb7a34578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fddd92722c4036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9762fa3ebe04825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3983d33bb7a34578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f59ad5c4ee4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fddd92722c4036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Medtech Biotech Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>176,209</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>