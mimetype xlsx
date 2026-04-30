--- v6 (2026-04-10)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6f9a3ed84c43ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3edca815ca9e418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fddd92722c4036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50522f17dc5415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f59ad5c4ee4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fddd92722c4036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd8015c8037496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50522f17dc5415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Medtech Biotech Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>