--- v7 (2026-04-30)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3edca815ca9e418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a155c8a56f74173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50522f17dc5415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08763a14d6b4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd8015c8037496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50522f17dc5415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1926c5baca5b4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08763a14d6b4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Medtech Biotech Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,715</x:t>
-[...333 lines deleted...]
-          <x:t>179,229</x:t>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>