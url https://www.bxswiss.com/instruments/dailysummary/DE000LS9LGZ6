--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a155c8a56f74173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e16af90af1841af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08763a14d6b4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8d96186b744967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1926c5baca5b4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08763a14d6b4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd7251a5d1a40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8d96186b744967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Medtech Biotech Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>