--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e16af90af1841af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bf9e36ad4b441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8d96186b744967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb20a4b4cb44f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd7251a5d1a40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8d96186b744967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09604fbc376648a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb20a4b4cb44f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Medtech Biotech Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>