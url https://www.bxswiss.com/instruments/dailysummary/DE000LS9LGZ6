--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bf9e36ad4b441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1912659192d74bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb20a4b4cb44f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481d673366e540e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09604fbc376648a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb20a4b4cb44f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48eb373bbc64c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481d673366e540e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Medtech Biotech Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>