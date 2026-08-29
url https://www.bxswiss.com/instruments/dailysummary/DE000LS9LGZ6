--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1912659192d74bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606f6793cbb3478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481d673366e540e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc046296933ee4eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48eb373bbc64c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481d673366e540e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48304c01cc2b4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc046296933ee4eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Medtech Biotech Pharma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>182,201</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>