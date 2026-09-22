--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522e2693a5554687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb63b3ace2345ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra349177e01e943d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6658db895243be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R870e41d614d84a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra349177e01e943d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra227e4ddaff2437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6658db895243be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>