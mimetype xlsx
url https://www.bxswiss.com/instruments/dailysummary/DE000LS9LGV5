--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb63b3ace2345ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7eed43468fe45a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b6658db895243be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a0e95cb7804de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra227e4ddaff2437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b6658db895243be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288ff413971e41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a0e95cb7804de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>