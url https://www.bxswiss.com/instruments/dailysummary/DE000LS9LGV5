--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7eed43468fe45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb87b17e1a0a4067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a0e95cb7804de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20083d22022d44f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288ff413971e41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a0e95cb7804de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6625f36c11f42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20083d22022d44f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>