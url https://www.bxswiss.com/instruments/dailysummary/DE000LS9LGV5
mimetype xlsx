--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c0f977e904404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2902e0f9e2d2422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d7f53e3a1f74e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re141f1c61c3c40c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70b5833117e1443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d7f53e3a1f74e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1a8edc723f4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re141f1c61c3c40c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>