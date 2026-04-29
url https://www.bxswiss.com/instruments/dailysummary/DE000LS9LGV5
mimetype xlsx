--- v6 (2026-04-07)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2902e0f9e2d2422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra917772135c84cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re141f1c61c3c40c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0a5f74d2af41df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1a8edc723f4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re141f1c61c3c40c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c47da99b50440ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0a5f74d2af41df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>