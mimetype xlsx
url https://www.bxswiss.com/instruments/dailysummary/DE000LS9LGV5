--- v7 (2026-04-29)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra917772135c84cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac0be189f0b4961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0a5f74d2af41df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc3d4e0acbc4c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c47da99b50440ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0a5f74d2af41df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c42f7ca29b4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc3d4e0acbc4c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>