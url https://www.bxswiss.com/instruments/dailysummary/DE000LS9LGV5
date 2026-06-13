--- v8 (2026-05-21)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac0be189f0b4961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222b226e3620402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc3d4e0acbc4c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7044a4c4bc4fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c42f7ca29b4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc3d4e0acbc4c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602da285c8a34020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7044a4c4bc4fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>