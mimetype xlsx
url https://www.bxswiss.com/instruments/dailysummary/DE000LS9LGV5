--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222b226e3620402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7e7f09655b4841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7044a4c4bc4fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9899282707d14af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R602da285c8a34020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7044a4c4bc4fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682028b61468475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9899282707d14af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>