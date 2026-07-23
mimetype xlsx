--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7e7f09655b4841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34facdd9fdfe4fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9899282707d14af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cfd141ef754e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682028b61468475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9899282707d14af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9c73bf513b4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cfd141ef754e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>