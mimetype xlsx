--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34facdd9fdfe4fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0070f95fcdd84f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cfd141ef754e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c61b277ec148fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9c73bf513b4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cfd141ef754e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re387457b5d154185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c61b277ec148fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>126,263</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>127,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,504</x:t>
-[...328 lines deleted...]
-          <x:t>126,179</x:t>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>