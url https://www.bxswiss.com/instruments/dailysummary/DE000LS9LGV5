--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0070f95fcdd84f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522e2693a5554687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c61b277ec148fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra349177e01e943d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re387457b5d154185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c61b277ec148fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R870e41d614d84a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra349177e01e943d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Go 4 Goldwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>