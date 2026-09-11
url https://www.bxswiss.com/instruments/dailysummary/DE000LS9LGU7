--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865747417e1a4068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd0390121de4b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733f79f2113d4647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c98ef67fb5241ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06afa2222fb48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733f79f2113d4647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b175f760b1422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c98ef67fb5241ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>