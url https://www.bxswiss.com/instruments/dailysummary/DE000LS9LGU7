--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd0390121de4b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407d470ee9b44c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c98ef67fb5241ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R673b26e1795649e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b175f760b1422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c98ef67fb5241ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d825183a674ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R673b26e1795649e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>127,601</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,831</x:t>
-[...490 lines deleted...]
-          <x:t>121,632</x:t>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>