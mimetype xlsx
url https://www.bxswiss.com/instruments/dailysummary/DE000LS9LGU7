--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407d470ee9b44c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e695e38484e40f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R673b26e1795649e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78685f4ed8c64d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d825183a674ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R673b26e1795649e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ac5e7764114bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78685f4ed8c64d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>