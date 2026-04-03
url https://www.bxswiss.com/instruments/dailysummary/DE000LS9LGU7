--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11adc59f78a46b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2466dd93144ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7114e24a26c442c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a14ecf403a4200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595ed2ad6bef4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7114e24a26c442c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd9f3df7d044fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a14ecf403a4200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>