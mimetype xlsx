--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2466dd93144ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc6d83c7d754cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a14ecf403a4200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aeedbda4b74b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd9f3df7d044fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a14ecf403a4200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd984f68649694b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aeedbda4b74b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>