--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc6d83c7d754cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02066d94f789405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aeedbda4b74b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169a9945b15249f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd984f68649694b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aeedbda4b74b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354f0145dfb04cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169a9945b15249f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>