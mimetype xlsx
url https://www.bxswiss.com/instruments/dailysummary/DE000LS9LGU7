--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02066d94f789405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b2453e2f0047a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169a9945b15249f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db27abe757244e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354f0145dfb04cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169a9945b15249f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b604ac5bdd54334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db27abe757244e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>