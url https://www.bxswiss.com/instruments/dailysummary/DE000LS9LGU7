--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b2453e2f0047a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec3889ec19241cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db27abe757244e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ac8d88dc2d441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b604ac5bdd54334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db27abe757244e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3b803a84324118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ac8d88dc2d441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>