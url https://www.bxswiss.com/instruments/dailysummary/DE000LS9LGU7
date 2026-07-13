--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec3889ec19241cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076fe916198b4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ac8d88dc2d441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R842975cfb9c3468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3b803a84324118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ac8d88dc2d441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f5a675e5ca4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R842975cfb9c3468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>