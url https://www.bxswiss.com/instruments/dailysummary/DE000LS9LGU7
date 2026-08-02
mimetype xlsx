--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076fe916198b4e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97841001892e448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R842975cfb9c3468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2820c5a420642c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f5a675e5ca4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R842975cfb9c3468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed846bdb0314e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2820c5a420642c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,126</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>118,676</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>