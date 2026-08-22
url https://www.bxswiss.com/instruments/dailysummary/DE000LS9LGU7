--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97841001892e448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865747417e1a4068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2820c5a420642c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733f79f2113d4647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed846bdb0314e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2820c5a420642c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06afa2222fb48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733f79f2113d4647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend MediTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>