--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e42271a4af4506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5eb61e34844c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba349e1e3f504ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08e8d1bdbca4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf8fce6d6524ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba349e1e3f504ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf783bcb163c4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08e8d1bdbca4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>