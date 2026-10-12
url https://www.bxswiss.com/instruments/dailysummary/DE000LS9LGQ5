--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5eb61e34844c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa04f0a3a0a4957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08e8d1bdbca4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569d5eaefb1e4c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf783bcb163c4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08e8d1bdbca4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2499a917574b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569d5eaefb1e4c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>