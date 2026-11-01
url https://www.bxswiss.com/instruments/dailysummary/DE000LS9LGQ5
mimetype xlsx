--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa04f0a3a0a4957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ef486c074b4afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569d5eaefb1e4c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae21493dc6247a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2499a917574b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569d5eaefb1e4c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf871b794a5a4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae21493dc6247a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>