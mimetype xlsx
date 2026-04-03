--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17c531da601494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f42425b81284d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8905de2a6814d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199dd075013641ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdae8605d52409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8905de2a6814d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re60b7a8b63e74893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199dd075013641ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>