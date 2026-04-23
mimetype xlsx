--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f42425b81284d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra849e3c8948f4422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199dd075013641ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92472e2d6298439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re60b7a8b63e74893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199dd075013641ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4411714f1a674f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92472e2d6298439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>