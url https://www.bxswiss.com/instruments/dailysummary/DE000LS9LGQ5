--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra849e3c8948f4422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7b729427ef4609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92472e2d6298439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60b952c4da64a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4411714f1a674f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92472e2d6298439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4934a5f901e4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60b952c4da64a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>