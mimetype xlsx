--- v7 (2026-05-13)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7b729427ef4609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5418962322453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60b952c4da64a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2562ee3ab37442e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4934a5f901e4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60b952c4da64a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229ec1af6c054c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2562ee3ab37442e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>