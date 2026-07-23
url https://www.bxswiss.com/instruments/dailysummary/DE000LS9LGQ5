--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5418962322453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23418b4b61224067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2562ee3ab37442e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c811878f6e4047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229ec1af6c054c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2562ee3ab37442e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9e014a4d334d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c811878f6e4047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>221,986</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,488</x:t>
-[...485 lines deleted...]
-          <x:t>217,423</x:t>
+          <x:t>213,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>