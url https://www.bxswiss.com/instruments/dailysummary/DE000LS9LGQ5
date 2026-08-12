--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23418b4b61224067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d4b9311fb348dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c811878f6e4047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c1baeb37ba4af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9e014a4d334d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c811878f6e4047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587ac9131c1a48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c1baeb37ba4af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>