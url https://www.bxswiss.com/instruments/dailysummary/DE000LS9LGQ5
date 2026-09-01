--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d4b9311fb348dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e42271a4af4506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c1baeb37ba4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba349e1e3f504ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587ac9131c1a48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c1baeb37ba4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf8fce6d6524ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba349e1e3f504ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Games of Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>