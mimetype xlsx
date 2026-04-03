--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34bb58ba85794011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265d4e5296964cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ecab44d888487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d68a11fa0a48a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c6eb844dcd4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ecab44d888487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0469197dd39e4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d68a11fa0a48a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fishfarming &amp; Seafood</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>108,878</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,454</x:t>
-[...328 lines deleted...]
-          <x:t>107,886</x:t>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>