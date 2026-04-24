--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265d4e5296964cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb623d8d31ca149d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d68a11fa0a48a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0b8147997e48d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0469197dd39e4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d68a11fa0a48a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd846c5e8a43a40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0b8147997e48d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fishfarming &amp; Seafood</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>