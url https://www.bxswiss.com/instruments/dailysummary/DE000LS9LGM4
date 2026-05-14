--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb623d8d31ca149d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c93afbd8f04e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0b8147997e48d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829f3eb6e0fe4b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd846c5e8a43a40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0b8147997e48d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5062835c817040bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829f3eb6e0fe4b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fishfarming &amp; Seafood</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>