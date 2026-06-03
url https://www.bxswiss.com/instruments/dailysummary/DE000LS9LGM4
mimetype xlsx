--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c93afbd8f04e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464276581803410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829f3eb6e0fe4b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a1b2cdf3fa49f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5062835c817040bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829f3eb6e0fe4b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf873ff4832334315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a1b2cdf3fa49f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fishfarming &amp; Seafood</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,643</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>100,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>