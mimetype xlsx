--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464276581803410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab52d7a2b8d84bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a1b2cdf3fa49f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refdbfdf4ee2744ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf873ff4832334315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a1b2cdf3fa49f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb57f91fb4f4457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refdbfdf4ee2744ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fishfarming &amp; Seafood</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,483</x:t>
-[...279 lines deleted...]
-          <x:t>104,032</x:t>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>