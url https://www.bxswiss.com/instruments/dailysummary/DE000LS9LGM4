--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab52d7a2b8d84bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b8eefc36184e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refdbfdf4ee2744ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadef6f204114146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb57f91fb4f4457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refdbfdf4ee2744ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42fab82d2a494c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadef6f204114146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fishfarming &amp; Seafood</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>