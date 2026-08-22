--- v11 (2026-07-13)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b8eefc36184e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4bdd6beb8784d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadef6f204114146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c11c33d0204d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42fab82d2a494c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadef6f204114146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bad1c61de8140a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c11c33d0204d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fishfarming &amp; Seafood</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>95,669</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>