--- v12 (2026-08-22)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4bdd6beb8784d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22637161480543b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c11c33d0204d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63180676fdbe4081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bad1c61de8140a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c11c33d0204d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f790890ce134b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63180676fdbe4081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fishfarming &amp; Seafood</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>109,408</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>