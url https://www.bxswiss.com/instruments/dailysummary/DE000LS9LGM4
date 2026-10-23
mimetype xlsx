--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22637161480543b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67393632148848b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63180676fdbe4081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35708df203b441f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f790890ce134b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63180676fdbe4081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dab015554124a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35708df203b441f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fishfarming &amp; Seafood</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>