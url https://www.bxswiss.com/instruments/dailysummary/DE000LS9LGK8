--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef936901b3448f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f13128c8f694184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834501621e1e495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6b127675e04a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d024377e804496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834501621e1e495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2fe8855a98c4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6b127675e04a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,516</x:t>
-[...414 lines deleted...]
-          <x:t>147,789</x:t>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>