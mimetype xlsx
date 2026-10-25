--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f13128c8f694184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7aef145cdb4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6b127675e04a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e38bf4b671e4c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2fe8855a98c4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6b127675e04a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b3bea91fb874a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e38bf4b671e4c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>