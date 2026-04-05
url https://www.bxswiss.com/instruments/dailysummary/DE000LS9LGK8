--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aab8d4bc0114edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab49e03da604d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df0261ef4974417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra213dc3715a240de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e1958dc26e4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df0261ef4974417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re617ebe3473b4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra213dc3715a240de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>