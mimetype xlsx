--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab49e03da604d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67177ccce2e49df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra213dc3715a240de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d46202344f4e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re617ebe3473b4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra213dc3715a240de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1737515938f4418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d46202344f4e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>