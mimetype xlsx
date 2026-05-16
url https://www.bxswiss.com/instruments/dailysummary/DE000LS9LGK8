--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67177ccce2e49df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557c23f753c2449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d46202344f4e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec83636b7964517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1737515938f4418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d46202344f4e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51c63ca018043fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec83636b7964517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>