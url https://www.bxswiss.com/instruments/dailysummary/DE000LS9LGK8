--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557c23f753c2449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc187ca088f42a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec83636b7964517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a84a66b0784830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51c63ca018043fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec83636b7964517" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re183fb9e82a34daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a84a66b0784830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,386 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>138,598</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>