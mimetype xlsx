--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc187ca088f42a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b291725f534b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a84a66b0784830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd3ebb7aa99b41de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re183fb9e82a34daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a84a66b0784830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e5d3caa48c42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd3ebb7aa99b41de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,245 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>140,482</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,667</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,054</x:t>
@@ -504,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>