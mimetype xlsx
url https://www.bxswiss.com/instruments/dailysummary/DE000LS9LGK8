--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b291725f534b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9a9b13bf514b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd3ebb7aa99b41de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98c20177adc4e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e5d3caa48c42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd3ebb7aa99b41de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0549ede3ea634832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98c20177adc4e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>