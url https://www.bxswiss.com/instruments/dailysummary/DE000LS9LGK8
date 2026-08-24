--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9a9b13bf514b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e28c8fef2f4b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98c20177adc4e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd6bbd9ec82402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0549ede3ea634832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98c20177adc4e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59fca84415e468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd6bbd9ec82402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,212</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>