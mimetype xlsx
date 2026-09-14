--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e28c8fef2f4b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef936901b3448f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd6bbd9ec82402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834501621e1e495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59fca84415e468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd6bbd9ec82402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d024377e804496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834501621e1e495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Young Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,069</x:t>
-[...576 lines deleted...]
-          <x:t>147,496</x:t>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>