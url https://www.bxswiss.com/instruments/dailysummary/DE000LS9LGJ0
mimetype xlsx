--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcc8d55379840df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff9a06a48ae4d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b59eced26243b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R909ffebf02f2451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f7e0bc8bcd4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b59eced26243b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb45d937a3e42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R909ffebf02f2451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>