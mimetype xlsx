--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff9a06a48ae4d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe051c522aaf4fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R909ffebf02f2451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a1552992d14b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb45d937a3e42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R909ffebf02f2451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad8545a15474ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a1552992d14b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>121,403</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,109</x:t>
-[...620 lines deleted...]
-          <x:t>119,179</x:t>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>