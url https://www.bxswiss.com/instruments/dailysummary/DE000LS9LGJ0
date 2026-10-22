--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe051c522aaf4fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ce58179333467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a1552992d14b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd511e3eea2bb4554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad8545a15474ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a1552992d14b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e90a04c4c664f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd511e3eea2bb4554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>119,422</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,914</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>120,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>