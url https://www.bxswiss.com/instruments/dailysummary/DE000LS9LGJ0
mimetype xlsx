--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca269fda8864a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6c4ceba0a44f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a15c0563e346da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1524ccbba94b46b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b2da1668c94345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a15c0563e346da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c75f8dab7e24213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1524ccbba94b46b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>122,824</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,451</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>