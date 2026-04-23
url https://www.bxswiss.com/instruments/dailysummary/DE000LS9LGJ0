--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6c4ceba0a44f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bc7e493b934f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1524ccbba94b46b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91456e3ac0ea4892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c75f8dab7e24213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1524ccbba94b46b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e39ae943944268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91456e3ac0ea4892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>118,562</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,057</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>