--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bc7e493b934f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a159b2a9ebf426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91456e3ac0ea4892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7cbbc3ba1342cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e39ae943944268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91456e3ac0ea4892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c1bc07afc845c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7cbbc3ba1342cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>