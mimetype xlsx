--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a159b2a9ebf426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16073ba2f0254ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7cbbc3ba1342cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb2755a911b4158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c1bc07afc845c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7cbbc3ba1342cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d77cab6a70a4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb2755a911b4158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>