--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16073ba2f0254ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a85a1b2b944de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb2755a911b4158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f59221702ed457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d77cab6a70a4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb2755a911b4158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da27f081ea940a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f59221702ed457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>