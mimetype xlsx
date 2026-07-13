--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a85a1b2b944de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f81c9df26c44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f59221702ed457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7772c2caf4c24685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da27f081ea940a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f59221702ed457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a10c136c034115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7772c2caf4c24685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,487</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>109,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>