--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f81c9df26c44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41622f991f624c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7772c2caf4c24685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4d962eb2a64318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a10c136c034115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7772c2caf4c24685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b559f4615964993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4d962eb2a64318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>