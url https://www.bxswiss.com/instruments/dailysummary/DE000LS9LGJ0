--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41622f991f624c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcc8d55379840df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4d962eb2a64318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0b59eced26243b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b559f4615964993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4d962eb2a64318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f7e0bc8bcd4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0b59eced26243b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Micro und Smallcap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>