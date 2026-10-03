--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9815e8396a954670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6287c68f7c974fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965c191dfa3340e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf85b345b8f424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779dd4840e89451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965c191dfa3340e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d1cf832bcf4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf85b345b8f424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>