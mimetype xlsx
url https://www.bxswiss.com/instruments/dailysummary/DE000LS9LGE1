--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6287c68f7c974fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d7a9ceee004497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf85b345b8f424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c44970a96494b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d1cf832bcf4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf85b345b8f424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d16e33b1df43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c44970a96494b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>133,321</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,034</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>135,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>