--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e2c2588666485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd926540567954859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b1361348ad46e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb297712d4214d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff2d47fefad4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b1361348ad46e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da3378cd2154012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb297712d4214d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>