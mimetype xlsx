--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd926540567954859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a91b30e4a34628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb297712d4214d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd032f4ea994542c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da3378cd2154012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb297712d4214d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a91b32858d4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd032f4ea994542c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,539</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>