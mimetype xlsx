--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a91b30e4a34628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb684807dd544a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd032f4ea994542c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f494f4bfcce4c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a91b32858d4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd032f4ea994542c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a8e32dd4004cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f494f4bfcce4c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,126</x:t>
-[...193 lines deleted...]
-          <x:t>126,622</x:t>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,824</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>128,921</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>