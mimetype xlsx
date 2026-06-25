--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb684807dd544a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5f2f4eb4714307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f494f4bfcce4c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b765f7acb614ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4a8e32dd4004cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f494f4bfcce4c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cafb63c08504fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b765f7acb614ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>