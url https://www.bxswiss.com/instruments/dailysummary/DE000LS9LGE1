--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5f2f4eb4714307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde11d11be09490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b765f7acb614ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e453ab39d348dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cafb63c08504fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b765f7acb614ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9a1d5954e94cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e453ab39d348dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>