--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde11d11be09490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2f2d3fcc5c4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e453ab39d348dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254983f98d8e401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a9a1d5954e94cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e453ab39d348dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1158494b1e8941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254983f98d8e401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>