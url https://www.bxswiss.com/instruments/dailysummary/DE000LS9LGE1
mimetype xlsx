--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2f2d3fcc5c4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5a1c81bf0249e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254983f98d8e401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2a18bbf99e4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1158494b1e8941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254983f98d8e401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac642c3423f496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2a18bbf99e4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>