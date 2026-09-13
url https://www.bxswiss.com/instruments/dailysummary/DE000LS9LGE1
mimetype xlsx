--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5a1c81bf0249e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9815e8396a954670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2a18bbf99e4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965c191dfa3340e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac642c3423f496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2a18bbf99e4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779dd4840e89451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965c191dfa3340e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Brandz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>