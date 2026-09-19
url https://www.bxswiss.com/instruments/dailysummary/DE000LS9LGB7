--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a6c313e72b44d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7dfc7468a44ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfdbc60a28d4883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb494a23fff243ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a08fdcdb9a4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfdbc60a28d4883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f2c779a2f34682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb494a23fff243ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>184,534</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,244</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>185,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,017</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>