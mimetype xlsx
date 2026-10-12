--- v12 (2026-09-19)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7dfc7468a44ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0930798dc44467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb494a23fff243ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d528843fcb24e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f2c779a2f34682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb494a23fff243ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0047cc602434a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d528843fcb24e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>182,838</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>185,757</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,017</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>187,408</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>