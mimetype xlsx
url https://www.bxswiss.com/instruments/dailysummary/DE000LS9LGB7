--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0930798dc44467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e56a75172be4ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d528843fcb24e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc6322680134801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0047cc602434a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d528843fcb24e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754b67b1184545ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc6322680134801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>