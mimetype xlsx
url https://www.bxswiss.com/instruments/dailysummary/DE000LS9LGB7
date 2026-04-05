--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e96c58aeab4c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c087a1744f4d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bebfd45569643f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R799bc72ba7454d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2abd410254194319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bebfd45569643f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref019b01f3044a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R799bc72ba7454d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>