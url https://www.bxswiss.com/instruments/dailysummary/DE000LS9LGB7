--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c087a1744f4d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18acb1ea24284415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R799bc72ba7454d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97c95fe57af4ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref019b01f3044a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R799bc72ba7454d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2743023c68645ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97c95fe57af4ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>