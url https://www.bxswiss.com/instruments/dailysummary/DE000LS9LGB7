--- v6 (2026-04-26)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18acb1ea24284415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbe610a09ec4597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97c95fe57af4ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed738319a844779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2743023c68645ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97c95fe57af4ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3596ecec9884eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed738319a844779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>163,837</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,592</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>161,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>