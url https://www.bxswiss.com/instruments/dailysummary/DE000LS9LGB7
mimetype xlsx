--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbe610a09ec4597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba784cee8e94625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed738319a844779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0947e72ea854890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3596ecec9884eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed738319a844779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb8cbaaa14848df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0947e72ea854890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>