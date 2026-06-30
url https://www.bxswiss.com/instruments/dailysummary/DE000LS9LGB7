--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba784cee8e94625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2cec2a73d2469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0947e72ea854890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361e7ac354764268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb8cbaaa14848df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0947e72ea854890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b1d1decd474301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361e7ac354764268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>