--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2cec2a73d2469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0ecbd95e7c4831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361e7ac354764268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d751a9911b84ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b1d1decd474301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361e7ac354764268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d8218a7862405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d751a9911b84ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>