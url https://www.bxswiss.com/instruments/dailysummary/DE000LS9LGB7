--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0ecbd95e7c4831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a6c313e72b44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d751a9911b84ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfdbc60a28d4883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d8218a7862405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d751a9911b84ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a08fdcdb9a4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfdbc60a28d4883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Top Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LGB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>180,589</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>