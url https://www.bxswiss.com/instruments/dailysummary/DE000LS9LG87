--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a31304b5a24243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b304e61d7344ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra628f1a9ef8d4669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d7d8e2ed434c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ce56b926174851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra628f1a9ef8d4669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9eafe1648c4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d7d8e2ed434c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>464,741</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,394</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>459,322</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>