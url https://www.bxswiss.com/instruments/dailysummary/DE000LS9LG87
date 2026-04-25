--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b304e61d7344ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1be427f1c34386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d7d8e2ed434c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7500b824ca34535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9eafe1648c4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d7d8e2ed434c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ce5275d23a46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7500b824ca34535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>