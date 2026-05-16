--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1be427f1c34386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25256e47fd24af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7500b824ca34535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4d9505ed614c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ce5275d23a46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7500b824ca34535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81376ab6ffa54a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4d9505ed614c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>