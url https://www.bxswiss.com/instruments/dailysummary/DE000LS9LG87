--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25256e47fd24af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136a3a646b854fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4d9505ed614c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64e834994844dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81376ab6ffa54a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4d9505ed614c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8a62cd726a4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64e834994844dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>