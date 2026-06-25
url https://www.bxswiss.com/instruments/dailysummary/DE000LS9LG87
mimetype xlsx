--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136a3a646b854fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7a47425ed04012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64e834994844dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10410accc78e4702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8a62cd726a4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64e834994844dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cde2d2e38e44d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10410accc78e4702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>