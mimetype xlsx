--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7a47425ed04012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8257c52fc94e418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10410accc78e4702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f08330dbd44cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cde2d2e38e44d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10410accc78e4702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c1297abb9143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f08330dbd44cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>