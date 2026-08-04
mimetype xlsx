--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8257c52fc94e418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5e8c01c6de4084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f08330dbd44cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a74f7489a1f4332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c1297abb9143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f08330dbd44cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re181c1a4ab1f445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a74f7489a1f4332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>