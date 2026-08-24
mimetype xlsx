--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5e8c01c6de4084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bcf724b0c26488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a74f7489a1f4332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc066eb3150ac43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re181c1a4ab1f445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a74f7489a1f4332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06157d2984bf43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc066eb3150ac43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>