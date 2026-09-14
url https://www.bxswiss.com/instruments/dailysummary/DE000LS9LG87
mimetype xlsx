--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bcf724b0c26488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8df42cce6f4c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc066eb3150ac43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61470eb5a4647d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06157d2984bf43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc066eb3150ac43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d12891c10124f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61470eb5a4647d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>