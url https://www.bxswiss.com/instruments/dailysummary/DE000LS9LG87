--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8df42cce6f4c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1239fed7cc194370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61470eb5a4647d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ea44d8b3184bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d12891c10124f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61470eb5a4647d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde4902870384d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ea44d8b3184bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>