--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1239fed7cc194370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4437cdb6d24d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ea44d8b3184bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501e6968645c453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde4902870384d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ea44d8b3184bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8fd9b761b249bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501e6968645c453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>670,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>