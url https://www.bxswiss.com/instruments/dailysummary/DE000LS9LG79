--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36abf930898f49b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5357f63b25a43ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66c36e89907408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831e4e079e5c4ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a941082cdf44ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66c36e89907408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5884d175292e4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831e4e079e5c4ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>