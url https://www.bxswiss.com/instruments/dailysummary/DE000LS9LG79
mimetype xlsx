--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5357f63b25a43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4148291283c64428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831e4e079e5c4ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088f0772a674474e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5884d175292e4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831e4e079e5c4ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6bcfe75de34267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088f0772a674474e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>