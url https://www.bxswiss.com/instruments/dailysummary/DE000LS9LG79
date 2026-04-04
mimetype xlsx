--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6ccc07a4f24ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53b92a54c9c4d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0721dc151d14492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f80efbe24b4885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc0c9a58b5b4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0721dc151d14492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e77cfb02924a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f80efbe24b4885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>