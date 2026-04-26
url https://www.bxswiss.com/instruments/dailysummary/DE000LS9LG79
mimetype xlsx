--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53b92a54c9c4d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5326c2897e3c4bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f80efbe24b4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cccf5d6e374d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e77cfb02924a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f80efbe24b4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8647f50f4ae140d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cccf5d6e374d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>