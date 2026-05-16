--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5326c2897e3c4bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02e7a515af34461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cccf5d6e374d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4560aea6654a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8647f50f4ae140d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cccf5d6e374d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdfd26cee3947f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4560aea6654a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>