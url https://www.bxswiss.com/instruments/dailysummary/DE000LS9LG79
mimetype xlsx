--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02e7a515af34461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad2455053864db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4560aea6654a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0190951dccd64541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdfd26cee3947f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4560aea6654a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd57261b376194ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0190951dccd64541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>105,295</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>102,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>