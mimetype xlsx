--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad2455053864db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4607995d0e594d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0190951dccd64541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa40e0d1ef6b44ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd57261b376194ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0190951dccd64541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9b2a99231e4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa40e0d1ef6b44ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>