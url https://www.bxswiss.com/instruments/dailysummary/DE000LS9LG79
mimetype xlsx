--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4607995d0e594d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b4da80d32a45e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa40e0d1ef6b44ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a3bc968fe543f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9b2a99231e4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa40e0d1ef6b44ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb16612870e94824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a3bc968fe543f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>108,516</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,991</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>105,163</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>