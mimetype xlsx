--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b4da80d32a45e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cca0a20c8814312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a3bc968fe543f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af60cc9506247dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb16612870e94824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a3bc968fe543f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ce82cd58e14026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af60cc9506247dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>