--- v12 (2026-08-25)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cca0a20c8814312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36abf930898f49b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af60cc9506247dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66c36e89907408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ce82cd58e14026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af60cc9506247dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a941082cdf44ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66c36e89907408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Up- and downturns</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>109,585</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,525</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>107,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>