--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ffe94ad2bf4b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e7d860976b4990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1671ad7ac5374968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af735e3b4c64a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cc0f27b7aa4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1671ad7ac5374968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38aaebb48d44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af735e3b4c64a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baker Street Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>