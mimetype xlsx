--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e7d860976b4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4bfc233e8f45f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af735e3b4c64a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2b3e44fa9c4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38aaebb48d44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af735e3b4c64a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca63b82805314555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2b3e44fa9c4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baker Street Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>138,567</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,400</x:t>
-[...436 lines deleted...]
-          <x:t>139,813</x:t>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>