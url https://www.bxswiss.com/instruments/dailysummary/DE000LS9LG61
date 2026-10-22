--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4bfc233e8f45f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ad644950c9437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2b3e44fa9c4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0903232726ab4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca63b82805314555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2b3e44fa9c4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb390d86eaf424b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0903232726ab4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baker Street Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>