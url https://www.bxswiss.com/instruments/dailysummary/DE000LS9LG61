--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3536edbb4f4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd0746f457745f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce56aed1161d40c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3347d1d28b44fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3205ca1f76bb4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce56aed1161d40c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b7fea7fc9a4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3347d1d28b44fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baker Street Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>130,959</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,669</x:t>
-[...539 lines deleted...]
-          <x:t>127,662</x:t>
+          <x:t>129,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>