--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd0746f457745f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25811b41fa654196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3347d1d28b44fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151f3953307c4cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b7fea7fc9a4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3347d1d28b44fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b023d9af7d420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151f3953307c4cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baker Street Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>