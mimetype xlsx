--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25811b41fa654196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee2135db78e45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151f3953307c4cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b049b0149a04670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b023d9af7d420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151f3953307c4cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88848d9577214e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b049b0149a04670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baker Street Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>137,577</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>137,302</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,851</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>137,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>