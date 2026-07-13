--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee2135db78e45f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71c71f217c042cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b049b0149a04670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99e02205e2e400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88848d9577214e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b049b0149a04670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7ebd8a331a4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99e02205e2e400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baker Street Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>