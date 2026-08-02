--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71c71f217c042cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0551a81156a14129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99e02205e2e400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16b43168e6d4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7ebd8a331a4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99e02205e2e400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c97850831e54c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16b43168e6d4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baker Street Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>134,528</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,979</x:t>
-[...151 lines deleted...]
-          <x:t>135,067</x:t>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,890</x:t>
-[...134 lines deleted...]
-          <x:t>133,290</x:t>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>