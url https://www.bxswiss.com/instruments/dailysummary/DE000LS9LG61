--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0551a81156a14129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ffe94ad2bf4b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra16b43168e6d4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1671ad7ac5374968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c97850831e54c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra16b43168e6d4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cc0f27b7aa4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1671ad7ac5374968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Baker Street Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>