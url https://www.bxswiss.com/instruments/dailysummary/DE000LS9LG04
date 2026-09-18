--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88aa46b922f4a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aea13a85d44458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bcdd85c3d94bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c67f25ae742459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744c844c40e44330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bcdd85c3d94bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d90dd94fa054e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c67f25ae742459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Champions &amp; Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>113,823</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,987</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>113,992</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,931</x:t>
-[...355 lines deleted...]
-          <x:t>114,200</x:t>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>