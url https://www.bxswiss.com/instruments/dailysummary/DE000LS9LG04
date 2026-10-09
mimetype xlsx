--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aea13a85d44458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e98f6597657406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c67f25ae742459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a997ff13fe473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d90dd94fa054e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c67f25ae742459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785b0a7839ea4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a997ff13fe473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Champions &amp; Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>114,400</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,556</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,712</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>