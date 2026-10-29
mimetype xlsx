--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e98f6597657406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c639f0763742c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a997ff13fe473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310ad8969197404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785b0a7839ea4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a997ff13fe473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf97f582500134616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310ad8969197404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Champions &amp; Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>