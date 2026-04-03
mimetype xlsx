--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c8b61133734bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6240be30b36466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e210d3bf6a4b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad138ee7429447f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4fdcfca73574dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e210d3bf6a4b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b0adfcf35941fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad138ee7429447f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Champions &amp; Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>111,837</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>111,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>111,807</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>110,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>