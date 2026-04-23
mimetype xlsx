--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6240be30b36466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a44f3ad54074ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad138ee7429447f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf2548bc5324deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b0adfcf35941fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad138ee7429447f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0351799ce304a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf2548bc5324deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Champions &amp; Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>