--- v6 (2026-04-23)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a44f3ad54074ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc147aad46ae8467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf2548bc5324deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a87a43eedc44a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0351799ce304a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf2548bc5324deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f73b320aae489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a87a43eedc44a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Champions &amp; Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>111,907</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>111,977</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>112,111</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>