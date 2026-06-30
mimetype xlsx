--- v7 (2026-06-05)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc147aad46ae8467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ace9a53ac0343e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a87a43eedc44a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a23ff9304e401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f73b320aae489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a87a43eedc44a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca9a0e6e64e54636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a23ff9304e401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Champions &amp; Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>112,034</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,000</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>