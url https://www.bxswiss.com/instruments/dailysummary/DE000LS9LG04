--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ace9a53ac0343e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c538667effe4644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a23ff9304e401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc929e321a5c4108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca9a0e6e64e54636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a23ff9304e401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3670b28573f940d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc929e321a5c4108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Champions &amp; Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,632</x:t>
-[...70 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,597</x:t>
-[...166 lines deleted...]
-          <x:t>112,361</x:t>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>112,635</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>