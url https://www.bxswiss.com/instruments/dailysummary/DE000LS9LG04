--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c538667effe4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88aa46b922f4a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc929e321a5c4108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bcdd85c3d94bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3670b28573f940d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc929e321a5c4108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744c844c40e44330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bcdd85c3d94bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensiv Champions &amp; Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LG04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>112,701</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>