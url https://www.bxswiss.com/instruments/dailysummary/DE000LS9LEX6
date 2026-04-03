--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2496ab3ff14eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969a57fdd2114d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6477f2768b495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f16a97787634c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c40ba612db4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6477f2768b495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5236fda828446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f16a97787634c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>