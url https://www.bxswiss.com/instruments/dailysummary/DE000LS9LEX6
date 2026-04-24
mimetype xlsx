--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969a57fdd2114d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375034616ccb4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f16a97787634c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a4020a3a314899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5236fda828446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f16a97787634c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R377d76b67f574bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a4020a3a314899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>