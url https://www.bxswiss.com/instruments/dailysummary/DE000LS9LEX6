--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375034616ccb4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153a950fce7c4696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a4020a3a314899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac7d79042ed4e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R377d76b67f574bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a4020a3a314899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ed551c97f74eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac7d79042ed4e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>