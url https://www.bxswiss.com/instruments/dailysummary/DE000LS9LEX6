--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153a950fce7c4696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re219c9ae0ff5497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac7d79042ed4e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77bd2f19c60460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ed551c97f74eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac7d79042ed4e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2e384c478140c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77bd2f19c60460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>139,040</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>