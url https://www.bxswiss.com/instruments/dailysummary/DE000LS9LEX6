--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re219c9ae0ff5497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e61d2adc2aa4a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77bd2f19c60460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8066f6ecbd4a7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2e384c478140c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77bd2f19c60460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa977c0ad5846c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8066f6ecbd4a7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>