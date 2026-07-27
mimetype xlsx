--- v9 (2026-07-05)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e61d2adc2aa4a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d66482c6064948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8066f6ecbd4a7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8650ebd8195480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa977c0ad5846c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8066f6ecbd4a7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd482422373e5464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8650ebd8195480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>