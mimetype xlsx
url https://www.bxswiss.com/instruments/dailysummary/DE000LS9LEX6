--- v10 (2026-07-27)
+++ v11 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d66482c6064948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac67b1a5b5a435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8650ebd8195480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3af523ac45648de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd482422373e5464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8650ebd8195480a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c94876b7aa94216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3af523ac45648de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>