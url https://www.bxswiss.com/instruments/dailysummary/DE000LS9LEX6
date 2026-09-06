--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac67b1a5b5a435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ad8c0990084074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3af523ac45648de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04be2d5c4254b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c94876b7aa94216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3af523ac45648de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265f0f4e54154e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04be2d5c4254b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,179</x:t>
-[...387 lines deleted...]
-          <x:t>147,837</x:t>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>