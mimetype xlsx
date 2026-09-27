--- v12 (2026-09-06)
+++ v13 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ad8c0990084074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d2dc6088b943ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04be2d5c4254b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db2a34361164cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265f0f4e54154e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04be2d5c4254b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724f0906076e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db2a34361164cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>