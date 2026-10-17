--- v13 (2026-09-27)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d2dc6088b943ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd4430928f64087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db2a34361164cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca36affcc0284655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724f0906076e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db2a34361164cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff3b9fdd485415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca36affcc0284655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>