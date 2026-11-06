--- v14 (2026-10-17)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd4430928f64087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9493c55d171f4ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca36affcc0284655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c1a1f14f414e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff3b9fdd485415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca36affcc0284655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88b7f38eebbe4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c1a1f14f414e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke DE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>145,029</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,616</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>143,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,178</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>