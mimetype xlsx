--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a6acb05a2341fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8b6b1fab1a45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f3c0aafd0444850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5302d26dcb4c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e7120c9aaf471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f3c0aafd0444850" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348804ee483a437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5302d26dcb4c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>