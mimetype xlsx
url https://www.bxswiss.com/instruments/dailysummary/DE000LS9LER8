--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8b6b1fab1a45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497fcb2cce064b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5302d26dcb4c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba18170a7c1452f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348804ee483a437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5302d26dcb4c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1cebbffd2f493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba18170a7c1452f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>