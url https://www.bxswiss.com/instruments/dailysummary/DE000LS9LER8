--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497fcb2cce064b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8bb6031f21401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba18170a7c1452f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb1c13ae4d64b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1cebbffd2f493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba18170a7c1452f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1581f72d3374b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb1c13ae4d64b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>181,053</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,064</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,875</x:t>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>