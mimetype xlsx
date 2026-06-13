--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8bb6031f21401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7152242f37554915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb1c13ae4d64b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0e4b3398bc4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1581f72d3374b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb1c13ae4d64b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad90d605d39149fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0e4b3398bc4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>179,268</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>175,226</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>