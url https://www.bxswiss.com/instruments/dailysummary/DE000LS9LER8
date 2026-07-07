--- v8 (2026-06-13)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7152242f37554915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44022ccec1ee454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0e4b3398bc4efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e7437f1e6140e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad90d605d39149fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0e4b3398bc4efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85caea4a12d43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e7437f1e6140e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>