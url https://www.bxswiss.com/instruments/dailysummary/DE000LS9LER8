--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44022ccec1ee454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab86d67d18ac4245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e7437f1e6140e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bcc793228f40c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85caea4a12d43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e7437f1e6140e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072c170d0c864b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bcc793228f40c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>