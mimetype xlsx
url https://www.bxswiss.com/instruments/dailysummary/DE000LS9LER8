--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab86d67d18ac4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79bde57e3a614750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bcc793228f40c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0dad4fe25a84b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072c170d0c864b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bcc793228f40c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b72ee1101784e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0dad4fe25a84b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>