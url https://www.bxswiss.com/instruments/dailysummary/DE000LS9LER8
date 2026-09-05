--- v11 (2026-08-16)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79bde57e3a614750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6b9fd2f6ab47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0dad4fe25a84b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4cc55f25444fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b72ee1101784e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0dad4fe25a84b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae973a2879e9428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4cc55f25444fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>