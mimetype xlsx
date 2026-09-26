--- v12 (2026-09-05)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6b9fd2f6ab47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1375416d87ff4e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4cc55f25444fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd44ca264a3d4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae973a2879e9428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4cc55f25444fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3724d90b3d4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd44ca264a3d4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,234</x:t>
-[...279 lines deleted...]
-          <x:t>196,460</x:t>
+          <x:t>193,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>