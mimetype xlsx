--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1375416d87ff4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb374162cd1954f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd44ca264a3d4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519e76376cef46a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3724d90b3d4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd44ca264a3d4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4aeac5ff1b44cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519e76376cef46a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,982</x:t>
-[...210 lines deleted...]
-          <x:t>194,282</x:t>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>193,401</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>