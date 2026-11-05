--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb374162cd1954f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228dae81a7da4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519e76376cef46a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e753d4b6ee407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4aeac5ff1b44cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519e76376cef46a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8b6dfa6d6f44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e753d4b6ee407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien weltweit fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LER8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>194,282</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,329</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>