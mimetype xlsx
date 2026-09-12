--- v10 (2026-08-02)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f6ff6f9b4b4d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a599e5c96a4281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7c37c03ac14e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba51fa4c16a44029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42323a23a22748ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7c37c03ac14e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a221b88cea4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba51fa4c16a44029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>155,766</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>