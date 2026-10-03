--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a599e5c96a4281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf862544b5f2f41e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba51fa4c16a44029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae98ced96384744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a221b88cea4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba51fa4c16a44029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc75548279d4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae98ced96384744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>