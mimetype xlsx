--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf862544b5f2f41e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5597f75ad5b44a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae98ced96384744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2afacebe26094967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc75548279d4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae98ced96384744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8a94dd5b8c4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2afacebe26094967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>160,324</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>156,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>