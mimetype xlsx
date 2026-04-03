--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2069fe948c4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e424cdf31c040b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c54c618b219498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0558e9d1f7c049ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8cc73aedb84fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c54c618b219498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c9721a6f9340a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0558e9d1f7c049ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...301 lines deleted...]
-          <x:t>148,212</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,715</x:t>
-[...328 lines deleted...]
-          <x:t>150,148</x:t>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>