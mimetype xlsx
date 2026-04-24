--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e424cdf31c040b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e51ec204fa542d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0558e9d1f7c049ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce70fb4db6b49c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c9721a6f9340a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0558e9d1f7c049ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0f9031155b43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce70fb4db6b49c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>