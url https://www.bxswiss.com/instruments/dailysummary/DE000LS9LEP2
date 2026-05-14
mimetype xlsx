--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e51ec204fa542d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8c46927d9f4dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce70fb4db6b49c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13eb3a226e944012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0f9031155b43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce70fb4db6b49c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca529df335374b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13eb3a226e944012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>