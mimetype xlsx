--- v8 (2026-05-14)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8c46927d9f4dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb564fc673b554c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13eb3a226e944012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d4b63a861e4262"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca529df335374b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13eb3a226e944012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27637eb104b49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d4b63a861e4262" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>147,623</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...387 lines deleted...]
-          <x:t>149,945</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,800</x:t>
-[...53 lines deleted...]
-          <x:t>151,154</x:t>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>