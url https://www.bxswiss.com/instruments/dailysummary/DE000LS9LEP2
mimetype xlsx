--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb564fc673b554c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f6ff6f9b4b4d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d4b63a861e4262"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7c37c03ac14e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27637eb104b49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d4b63a861e4262" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42323a23a22748ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7c37c03ac14e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>