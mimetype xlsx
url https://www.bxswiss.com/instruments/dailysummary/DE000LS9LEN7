--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18cbe9f82bf94d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97feb1de3f064d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34607c433e294b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680484a158e745a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73418bdd5a104dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34607c433e294b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc8a6eeacd04a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680484a158e745a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,811</x:t>
-[...112 lines deleted...]
-          <x:t>96,328</x:t>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,071</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>104,006</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>