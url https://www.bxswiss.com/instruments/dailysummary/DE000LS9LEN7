--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97feb1de3f064d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4acc4606aaa241c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680484a158e745a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f6bb54d1d5481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc8a6eeacd04a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680484a158e745a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re411920d3ff949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f6bb54d1d5481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>