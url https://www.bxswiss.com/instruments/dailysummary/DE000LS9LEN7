--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4acc4606aaa241c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfd0bf12a5e4891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f6bb54d1d5481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686af8863a934759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re411920d3ff949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f6bb54d1d5481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ffe6b961adc4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686af8863a934759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>