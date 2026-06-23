--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfd0bf12a5e4891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd648f9b44844ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686af8863a934759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb57d604a574b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ffe6b961adc4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686af8863a934759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5198d0b9738c46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb57d604a574b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,220</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,885</x:t>
-[...571 lines deleted...]
-          <x:t>97,207</x:t>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>