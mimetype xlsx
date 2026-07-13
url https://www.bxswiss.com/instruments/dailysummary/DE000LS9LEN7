--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd648f9b44844ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce00e0fbcb54263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb57d604a574b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa0d3dcd67d4c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5198d0b9738c46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb57d604a574b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42743ce10c6942b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa0d3dcd67d4c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>