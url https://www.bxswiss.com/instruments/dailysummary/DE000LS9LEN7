--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce00e0fbcb54263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e18cc01f52446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa0d3dcd67d4c24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44612660a27d44a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42743ce10c6942b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa0d3dcd67d4c24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05dbf9a016a413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44612660a27d44a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>