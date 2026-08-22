--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e18cc01f52446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7425758bf7a94e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44612660a27d44a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e76aece0aa4cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05dbf9a016a413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44612660a27d44a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f14840775ba4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e76aece0aa4cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>