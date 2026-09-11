--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7425758bf7a94e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312c108c855f4c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e76aece0aa4cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b1265727754da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f14840775ba4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e76aece0aa4cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef82244687442cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b1265727754da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>