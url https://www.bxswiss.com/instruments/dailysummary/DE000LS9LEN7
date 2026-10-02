--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312c108c855f4c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a417046c7b4005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b1265727754da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69c32087f1c4c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef82244687442cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b1265727754da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78891dc8d9664173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69c32087f1c4c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>