--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a417046c7b4005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f400934c1b4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69c32087f1c4c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2c014b106e458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78891dc8d9664173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69c32087f1c4c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093463d9a4d54e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2c014b106e458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BRAUEREIBIER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>101,924</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,077</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>99,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>