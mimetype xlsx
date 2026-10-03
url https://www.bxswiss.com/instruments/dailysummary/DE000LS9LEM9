--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc561f7849e74713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c546dcdc8cc4b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d64059d9ca64473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73104aed3e2b40fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857b82937f7a4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d64059d9ca64473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa85f6b99904241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73104aed3e2b40fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>