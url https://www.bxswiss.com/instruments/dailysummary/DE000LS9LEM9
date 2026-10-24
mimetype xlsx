--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c546dcdc8cc4b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb112f0573e24543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73104aed3e2b40fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301261d344df4e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa85f6b99904241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73104aed3e2b40fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ccf175acd54242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301261d344df4e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>69,943</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,971</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>68,553</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>