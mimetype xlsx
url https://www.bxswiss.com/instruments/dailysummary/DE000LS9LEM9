--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046aad1a561b405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d12931411c2405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8295078f76634ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8a0d3dd15b44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59e62bdf0de4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8295078f76634ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba6dc8ee6614e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8a0d3dd15b44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>