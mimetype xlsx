--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d12931411c2405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c30efa8b86445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8a0d3dd15b44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a09ec144254010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba6dc8ee6614e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8a0d3dd15b44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f942c89fb574478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a09ec144254010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>67,668</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>66,547</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>