--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c30efa8b86445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d34df6ca474826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a09ec144254010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1076345fa04e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f942c89fb574478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a09ec144254010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a086e496f76440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1076345fa04e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>65,480</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>67,752</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>