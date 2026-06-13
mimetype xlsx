--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d34df6ca474826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f0dca8ae1a4b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1076345fa04e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76aed03cfadd4ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a086e496f76440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1076345fa04e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8684e344a804216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76aed03cfadd4ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>66,482</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,941</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>64,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>