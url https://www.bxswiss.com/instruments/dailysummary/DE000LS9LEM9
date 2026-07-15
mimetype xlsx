--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f0dca8ae1a4b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfaef42aad9b427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76aed03cfadd4ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3b4d8fcc6a44da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8684e344a804216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76aed03cfadd4ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08afd44e504442d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3b4d8fcc6a44da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>68,316</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>