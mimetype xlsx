--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfaef42aad9b427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fae229157c4a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3b4d8fcc6a44da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61fe6b597304309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08afd44e504442d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3b4d8fcc6a44da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9925aadecb8441c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61fe6b597304309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>