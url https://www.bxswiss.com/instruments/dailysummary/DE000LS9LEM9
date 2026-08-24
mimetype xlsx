--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fae229157c4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb217fdebada043d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61fe6b597304309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78edb080227e4691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9925aadecb8441c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61fe6b597304309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e1fe71196747c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78edb080227e4691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>