--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb217fdebada043d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc561f7849e74713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78edb080227e4691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d64059d9ca64473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e1fe71196747c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78edb080227e4691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857b82937f7a4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d64059d9ca64473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FEUERWASSER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>72,068</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>71,448</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>