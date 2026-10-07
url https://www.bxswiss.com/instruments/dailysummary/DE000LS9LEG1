--- v11 (2026-08-31)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0869165d846e40c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355a94babe6e4917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b8becaf24c4acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d829b0941844e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34db31572f18466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b8becaf24c4acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708256017f2745cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d829b0941844e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Bluechips Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>153,383</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>