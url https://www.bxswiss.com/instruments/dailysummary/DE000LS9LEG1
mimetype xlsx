--- v12 (2026-10-07)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355a94babe6e4917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9b8434ff424cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d829b0941844e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e4ad20dda84f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708256017f2745cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d829b0941844e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b4ed5b58db46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e4ad20dda84f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Bluechips Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>