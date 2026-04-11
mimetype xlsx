--- v5 (2026-03-14)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d6f54ef33e4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4629a9f39c4f435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d9683e67244295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75776d16f0f04db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425169e6b9624237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d9683e67244295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b5e9ccf3734bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75776d16f0f04db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Bluechips Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,232</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>130,747</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>