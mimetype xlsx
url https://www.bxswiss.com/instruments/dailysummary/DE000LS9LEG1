--- v6 (2026-04-11)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4629a9f39c4f435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5297726da6014fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75776d16f0f04db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8575f8ad294a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b5e9ccf3734bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75776d16f0f04db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc373d9d97861455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8575f8ad294a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Bluechips Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>134,636</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>