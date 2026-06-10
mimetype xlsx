--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5297726da6014fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee72fdcf241475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8575f8ad294a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5759ec95126445af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc373d9d97861455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8575f8ad294a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafffd46eeea42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5759ec95126445af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Bluechips Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>