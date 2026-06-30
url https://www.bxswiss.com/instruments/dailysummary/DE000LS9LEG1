--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee72fdcf241475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc453666c89c74176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5759ec95126445af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5cc311f95cb420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafffd46eeea42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5759ec95126445af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec0975830614655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5cc311f95cb420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Bluechips Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>