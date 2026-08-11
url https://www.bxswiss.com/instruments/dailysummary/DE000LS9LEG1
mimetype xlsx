--- v9 (2026-06-30)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc453666c89c74176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1887497c7254a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5cc311f95cb420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d1d78cfddf4934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec0975830614655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5cc311f95cb420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd9e97cfe824024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d1d78cfddf4934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Bluechips Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>151,118</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>