--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1887497c7254a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0869165d846e40c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d1d78cfddf4934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b8becaf24c4acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd9e97cfe824024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d1d78cfddf4934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34db31572f18466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b8becaf24c4acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Bluechips Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>153,479</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,420</x:t>
-[...517 lines deleted...]
-          <x:t>152,198</x:t>
+          <x:t>152,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>