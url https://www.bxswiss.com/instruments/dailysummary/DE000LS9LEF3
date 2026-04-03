--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93e1e3e7a344d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19065b9fd4354250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf89ba06ec7e4be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3888dcde06c45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde64f68275ad4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf89ba06ec7e4be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251688b1c4a74fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3888dcde06c45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>