--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19065b9fd4354250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dba460bd9de497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3888dcde06c45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7165ca71aa4c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251688b1c4a74fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3888dcde06c45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d507aec8fa34830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7165ca71aa4c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>