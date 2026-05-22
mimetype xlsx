--- v7 (2026-04-26)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dba460bd9de497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfbd0d05a804abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7165ca71aa4c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ceaf069a41448b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d507aec8fa34830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7165ca71aa4c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a5650b2fa4472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ceaf069a41448b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>