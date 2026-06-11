--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfbd0d05a804abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fedf1224f341a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ceaf069a41448b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c24ef2bc8a74cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a5650b2fa4472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ceaf069a41448b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd260cc41de4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c24ef2bc8a74cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,532</x:t>
-[...367 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>145,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>