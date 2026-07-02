--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fedf1224f341a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cf90ab351a44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c24ef2bc8a74cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81215e4a77a84e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd260cc41de4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c24ef2bc8a74cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e20e40fc854ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81215e4a77a84e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>146,501</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,976</x:t>
-[...291 lines deleted...]
-          <x:t>146,894</x:t>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>146,529</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>