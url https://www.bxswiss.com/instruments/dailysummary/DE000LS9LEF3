--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cf90ab351a44d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf734177b2a6a4f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81215e4a77a84e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478a5e58c942403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e20e40fc854ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81215e4a77a84e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb098feea2cf34a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478a5e58c942403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>148,959</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,418</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>148,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>