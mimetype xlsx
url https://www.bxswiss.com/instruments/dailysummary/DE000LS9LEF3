--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf734177b2a6a4f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0bec9cd9bd40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478a5e58c942403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9cf4c7588464c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb098feea2cf34a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478a5e58c942403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a51eb8b31be42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9cf4c7588464c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>