--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0bec9cd9bd40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5909628d409f4e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9cf4c7588464c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c78fe75eac740d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a51eb8b31be42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9cf4c7588464c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755779acb0144c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c78fe75eac740d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>