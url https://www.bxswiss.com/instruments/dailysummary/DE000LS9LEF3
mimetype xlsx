--- v13 (2026-08-31)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5909628d409f4e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra061980e8ae145b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c78fe75eac740d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra617590a0f2b4970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755779acb0144c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c78fe75eac740d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a31e94785e4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra617590a0f2b4970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>