--- v14 (2026-09-20)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra061980e8ae145b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941c1e191fc143b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra617590a0f2b4970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbdba00e570d4361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a31e94785e4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra617590a0f2b4970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf164871bbb71494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbdba00e570d4361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>