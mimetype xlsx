--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941c1e191fc143b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b307765b0374556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbdba00e570d4361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a7eb25f22b47e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf164871bbb71494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbdba00e570d4361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4f508dd9994834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a7eb25f22b47e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wirtschaftsqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>169,171</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,281</x:t>
-[...247 lines deleted...]
-          <x:t>165,973</x:t>
+          <x:t>168,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>