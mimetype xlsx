--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4a7a0fe86d48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02005388c4de4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9525787188254788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97e066595c342d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c118ff9560f4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9525787188254788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R882728b1f8a94d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97e066595c342d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>