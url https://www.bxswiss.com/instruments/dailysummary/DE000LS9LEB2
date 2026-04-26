--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02005388c4de4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea91f97d5dd4896" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97e066595c342d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d58d4d5d744981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R882728b1f8a94d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97e066595c342d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3ffa8eca1a4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d58d4d5d744981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>