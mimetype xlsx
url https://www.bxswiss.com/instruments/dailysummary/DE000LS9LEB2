--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea91f97d5dd4896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2266a4e36e084abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d58d4d5d744981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36190b3c40ce4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3ffa8eca1a4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d58d4d5d744981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf9561b1fa34a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36190b3c40ce4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>166,766</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>