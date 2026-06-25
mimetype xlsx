--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2266a4e36e084abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67068c59763446ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36190b3c40ce4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a1abe48d6d4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf9561b1fa34a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36190b3c40ce4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629cf831349e4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a1abe48d6d4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>