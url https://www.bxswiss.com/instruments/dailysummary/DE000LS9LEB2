--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67068c59763446ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22146b8e7d414c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a1abe48d6d4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3511a8b220b44738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629cf831349e4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a1abe48d6d4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49eb60d2c3d4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3511a8b220b44738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>