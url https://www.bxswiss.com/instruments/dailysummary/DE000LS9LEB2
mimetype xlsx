--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22146b8e7d414c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919501cd9360453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3511a8b220b44738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115aace28ce44b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49eb60d2c3d4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3511a8b220b44738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a5a85158434434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115aace28ce44b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>156,482</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,593</x:t>
-[...274 lines deleted...]
-          <x:t>156,995</x:t>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>