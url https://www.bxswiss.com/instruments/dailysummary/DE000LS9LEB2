--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919501cd9360453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908133681c4146e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115aace28ce44b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c16e786e43442f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a5a85158434434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115aace28ce44b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d1d0fc145a14a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c16e786e43442f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>