--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908133681c4146e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a4b440ef564b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c16e786e43442f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa8c12cd6ca48ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d1d0fc145a14a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c16e786e43442f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2409a5860543b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa8c12cd6ca48ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>166,444</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,569</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>