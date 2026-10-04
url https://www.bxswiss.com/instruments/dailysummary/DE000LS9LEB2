--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04a4b440ef564b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8c4ec5a4b14e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa8c12cd6ca48ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc7a49045d141d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2409a5860543b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa8c12cd6ca48ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5488ce44a64838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc7a49045d141d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>