--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8c4ec5a4b14e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22c473071f34c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc7a49045d141d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b88988f3774f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5488ce44a64838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc7a49045d141d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb1634eb1224931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b88988f3774f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrielle Software</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEB2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>