--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477934a1a4b04b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d384d5a35d54ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e857d87a9fc4008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc15b3c03094549cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0920c5d9e4c54279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e857d87a9fc4008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4966a05878164027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc15b3c03094549cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>254,847</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>