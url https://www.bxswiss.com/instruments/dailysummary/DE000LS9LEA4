--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d384d5a35d54ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34edb760c1d4b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc15b3c03094549cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e07ab75258f45e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4966a05878164027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc15b3c03094549cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5e25d3bd2a4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e07ab75258f45e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>