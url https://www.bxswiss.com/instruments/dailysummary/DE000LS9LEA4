--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34edb760c1d4b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racbbb8c9a6044c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e07ab75258f45e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045fe898221d46ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5e25d3bd2a4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e07ab75258f45e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53691512e40c4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045fe898221d46ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>