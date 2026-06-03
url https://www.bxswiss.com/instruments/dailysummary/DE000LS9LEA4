--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racbbb8c9a6044c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3421a18cc11b4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045fe898221d46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714683c6edfc4994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53691512e40c4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045fe898221d46ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788cdcb253714e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714683c6edfc4994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>