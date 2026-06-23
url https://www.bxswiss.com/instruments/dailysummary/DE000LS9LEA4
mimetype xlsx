--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3421a18cc11b4688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4b4be554d44fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714683c6edfc4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1842520b10b64a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788cdcb253714e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714683c6edfc4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d97bb22860478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1842520b10b64a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>