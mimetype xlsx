--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4b4be554d44fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06b019bff784a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1842520b10b64a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38dcdbb1836a44be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d97bb22860478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1842520b10b64a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa170274fe5b43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38dcdbb1836a44be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>