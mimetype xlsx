--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06b019bff784a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf144e661fea94639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38dcdbb1836a44be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f485a9198b4755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa170274fe5b43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38dcdbb1836a44be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2770cf513acb4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f485a9198b4755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>