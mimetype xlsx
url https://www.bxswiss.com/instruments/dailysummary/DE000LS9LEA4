--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf144e661fea94639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841a432614a04006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f485a9198b4755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502a542bce034c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2770cf513acb4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f485a9198b4755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c788c89cb9449de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502a542bce034c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>