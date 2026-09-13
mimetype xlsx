--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841a432614a04006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf0aaa3611d4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502a542bce034c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09663fddecc240c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c788c89cb9449de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502a542bce034c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48116309c003490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09663fddecc240c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>