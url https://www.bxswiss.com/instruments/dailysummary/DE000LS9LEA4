--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf0aaa3611d4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da61adf45b74719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09663fddecc240c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e28033bd82f43ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48116309c003490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09663fddecc240c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa25ff98b3ea461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e28033bd82f43ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>