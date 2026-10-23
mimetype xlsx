--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da61adf45b74719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20df2163202a4102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e28033bd82f43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5007e6cf53384d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa25ff98b3ea461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e28033bd82f43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0933563cb927436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5007e6cf53384d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FASTFOOD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LEA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>