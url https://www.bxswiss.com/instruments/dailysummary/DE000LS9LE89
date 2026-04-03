--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7a96234dcf482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc29a93941545c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54eb6c7e1dff4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15f5aa78b2b4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3613f9e4db174c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54eb6c7e1dff4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9f2164fe8a4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15f5aa78b2b4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>