--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc29a93941545c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3bc35216d541d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15f5aa78b2b4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c210f8e999479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9f2164fe8a4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15f5aa78b2b4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa447e813ebe4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c210f8e999479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>154,236</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>152,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>