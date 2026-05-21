--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3bc35216d541d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9101f0e3a57461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c210f8e999479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb8470abfde43a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa447e813ebe4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c210f8e999479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985b3c0280004319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb8470abfde43a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>