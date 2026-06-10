--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9101f0e3a57461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d7a4ec177e4704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb8470abfde43a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc02b23ef2a43e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985b3c0280004319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb8470abfde43a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2037f8360ab4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc02b23ef2a43e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>147,727</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,143</x:t>
-[...242 lines deleted...]
-          <x:t>144,516</x:t>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>