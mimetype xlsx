--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d7a4ec177e4704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fea275771e14a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc02b23ef2a43e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4c6d70867e4849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2037f8360ab4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc02b23ef2a43e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5125eb4c8b24b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4c6d70867e4849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>146,725</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,392</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>148,028</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,753</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>147,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,271</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>