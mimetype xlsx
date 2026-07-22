--- v10 (2026-06-30)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fea275771e14a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f28e3ba19e44c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4c6d70867e4849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233fab6c94754dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5125eb4c8b24b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4c6d70867e4849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc02431753e4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233fab6c94754dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>