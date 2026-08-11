--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f28e3ba19e44c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdada1d0c7b204476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233fab6c94754dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e2de2d83704b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc02431753e4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233fab6c94754dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c26fcf5358643a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e2de2d83704b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>