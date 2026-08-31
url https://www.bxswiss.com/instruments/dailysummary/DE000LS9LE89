--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdada1d0c7b204476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad4beb51a6c475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e2de2d83704b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8310a1a303429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c26fcf5358643a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e2de2d83704b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78ef98ff762480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8310a1a303429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>