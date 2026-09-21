--- v13 (2026-08-31)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad4beb51a6c475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999e1c62cb814fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8310a1a303429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5770a4f9605428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78ef98ff762480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8310a1a303429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra859c75d7173465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5770a4f9605428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,839</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>