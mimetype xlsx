--- v14 (2026-09-21)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999e1c62cb814fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9120b85789458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5770a4f9605428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22512375d3c54a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra859c75d7173465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5770a4f9605428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4af7440b6a49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22512375d3c54a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>