--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9120b85789458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed92d7211654ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22512375d3c54a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5077b1a25f4dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4af7440b6a49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22512375d3c54a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2be564a49549fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5077b1a25f4dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien MidCap Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE89</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>