--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad1d7d1cf3e4874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7414a68d0cdb40cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b0b5861f18464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3042301e5dcb4151"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1213476d5ae042a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b0b5861f18464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322b3d1014df487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3042301e5dcb4151" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>