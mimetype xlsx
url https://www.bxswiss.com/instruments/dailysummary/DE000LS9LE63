--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7414a68d0cdb40cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffd31e7f9ad4115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3042301e5dcb4151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd317bfb4615e442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R322b3d1014df487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3042301e5dcb4151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746f34bc6dea4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd317bfb4615e442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>