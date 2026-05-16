--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffd31e7f9ad4115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280323f404f54d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd317bfb4615e442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129a4a4af5da481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746f34bc6dea4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd317bfb4615e442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e92ff7e31d84906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129a4a4af5da481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>