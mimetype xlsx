--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280323f404f54d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd8a21a45434874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129a4a4af5da481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4743386a994a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e92ff7e31d84906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129a4a4af5da481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6332e03823c46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4743386a994a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>