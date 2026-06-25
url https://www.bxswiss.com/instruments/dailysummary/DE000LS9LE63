--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd8a21a45434874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fcb5cc3f734251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4743386a994a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe9c12bea5c462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6332e03823c46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4743386a994a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8787fd7f44f042a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe9c12bea5c462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>151,134</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>155,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>