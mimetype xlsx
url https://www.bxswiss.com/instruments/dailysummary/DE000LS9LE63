--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fcb5cc3f734251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49723dac14de4344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe9c12bea5c462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c80f75ca974799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8787fd7f44f042a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe9c12bea5c462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra72558e180f64e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c80f75ca974799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>