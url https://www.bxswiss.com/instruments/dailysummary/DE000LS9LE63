--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49723dac14de4344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7c9477369d4060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c80f75ca974799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00d3bd8e15b4d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra72558e180f64e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c80f75ca974799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce9e467c8614a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00d3bd8e15b4d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>148,931</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,503</x:t>
-[...409 lines deleted...]
-          <x:t>157,166</x:t>
+          <x:t>155,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>