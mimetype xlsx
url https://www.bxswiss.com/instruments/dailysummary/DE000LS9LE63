--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7c9477369d4060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e81b00aed24a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00d3bd8e15b4d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45235e563754877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce9e467c8614a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00d3bd8e15b4d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0937748a212e409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45235e563754877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>155,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>