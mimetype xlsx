--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e81b00aed24a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fcb4c7584e4e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45235e563754877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848f227c211e4a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0937748a212e409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45235e563754877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe92ba8d3fe4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848f227c211e4a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,661</x:t>
-[...134 lines deleted...]
-          <x:t>157,154</x:t>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,356</x:t>
-[...16 lines deleted...]
-          <x:t>158,231</x:t>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,450</x:t>
-[...134 lines deleted...]
-          <x:t>152,929</x:t>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>