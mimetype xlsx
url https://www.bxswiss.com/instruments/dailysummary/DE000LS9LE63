--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fcb4c7584e4e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5740335d9d465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848f227c211e4a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb049f81146646f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe92ba8d3fe4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848f227c211e4a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be9a6ac52f04b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb049f81146646f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>158,231</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,450</x:t>
-[...528 lines deleted...]
-        <x:is>
           <x:t>159,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>