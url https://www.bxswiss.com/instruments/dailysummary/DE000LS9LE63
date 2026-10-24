--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5740335d9d465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe4c93566d643ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb049f81146646f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf29427343f8f4f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be9a6ac52f04b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb049f81146646f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f97b82d8b046ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf29427343f8f4f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualiten - ausgewählte Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>